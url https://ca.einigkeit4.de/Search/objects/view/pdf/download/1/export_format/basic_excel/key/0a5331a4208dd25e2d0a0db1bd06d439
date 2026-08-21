--- v0 (2026-06-13)
+++ v1 (2026-08-21)
@@ -1,73 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Glasballon  (A1133)</t>
+  </si>
+  <si>
+    <t>Ein Glasballon wurde für die Vergärung von Most, Fruchtsaft oder Honig (Met) verwendet. Zur Gärung wurde der gefüllte Ballon mit einem Gärröhrchen und einem Stöpsel oder einem Korken verschlossen.</t>
+  </si>
+  <si>
+    <t>Lärmrad (A1229)</t>
+  </si>
+  <si>
+    <t>Das Lärmrad diente zum Verscheuchen von Vögeln und anderen Tieren. Die mittig angebrachte Latte springt hierfür über das Zahnrad auf der Achse und verursacht Lärm. Besonders nach der Aussaat und vor der Ernte sollte so verhindert werden, dass die Samen oder die reifen Früchte von Tieren gefressen wurden.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +127,119 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34805_ca_object_representations_media_456_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13034_ca_object_representations_media_551_large2.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +484,140 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="19.852295" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="891">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>