--- v0 (2026-05-14)
+++ v1 (2026-08-21)
@@ -12,62 +12,79 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Weidenkorb (A1302)</t>
+  </si>
+  <si>
+    <t>Körbe waren alltägliche Behältnisse zur Aufbewahrung und auch zum Transport von Lebensmitteln und Alltagsgütern.</t>
+  </si>
+  <si>
+    <t>Weidenkorb (A1303)</t>
+  </si>
+  <si>
+    <t>Dengelamboss (A1526)</t>
+  </si>
+  <si>
+    <t>Vor dem Aufkommen von Mähmaschinen um die Jahrhundertwende vom 19. zum 20. Jahrhundert wurden Korn und Gras mit Sensen und Sicheln geschnitten. Diese mussten vor Beginn der Arbeit stets geschärft werden, was als Dengeln bezeichnet wird. 
+Zum Dengeln wurde die Schneide der Sense oder Sichel mit einem Schlosser- oder Dengelhammer auf einem kleinen Amboss beschlagen, um sie so nach vorn hin zu verdünnen und zu schärfen. 
+Dieser transportable Dengelamboss ließ sich verschiedene Untergründe wie etwa direkt in den Feldboden oder in einen Holzklotz einschlagen, falls das Arbeitsgerät unterwegs nachgeschärft werden musste.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -409,100 +426,124 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
+    <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.569336" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26">
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>