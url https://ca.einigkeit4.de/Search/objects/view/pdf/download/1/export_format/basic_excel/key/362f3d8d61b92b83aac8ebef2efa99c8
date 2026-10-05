--- v0 (2026-03-23)
+++ v1 (2026-10-05)
@@ -1,73 +1,177 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Kartoffelgabel (A1114)</t>
+  </si>
+  <si>
+    <t>Die Kartoffelgabel hat kleine Metallkugeln an der Spitze der Gabelzinken. Dies sollte eine Beschädigung der Kartoffel vermeiden. Im Gegensatz zur Rübengabel stehen die zehn Zinken relativ eng zueinander, um auch kleine Kartoffeln aufgabeln zu können.
+Das am Stiel befindliche Brandzeichen "MGP" steht für "Martin Günther Polenz". Besonders bei Geräten, welche zu größeren Arbeitseinsätzen mit vielen, auch hoffremden Helfern benutzt wurden, war eine Kennzeichnung des Eigentümers sinnvoll.</t>
+  </si>
+  <si>
+    <t>Mistgabel (A1116)</t>
+  </si>
+  <si>
+    <t>Mistgabeln wurden hauptsächlich bei der Stallfütterung und Entmistung verwendet. Der kurze, kräftige Stiel ermöglicht das Heben schwerer Lasten.</t>
+  </si>
+  <si>
+    <t>Heugabel (A1117)</t>
+  </si>
+  <si>
+    <t>Zweizinkige Heugabeln wie diese wurden hauptsächlich zum Aufgabeln von Getreide, aber auch von Heu verwendet. Der lange Stiel eignete sich besonders, um Getreidegarben auf den Erntewagen zu heben.
+Das am Stiel befindliche Brandzeichen "MGP" steht für "Martin Günther Polenz". Besonders bei Geräten, welche zu größeren Arbeitseinsätzen mit vielen, auch hoffremden Helfern benutzt wurden, war eine Kennzeichnung des Eigentümers sinnvoll.</t>
+  </si>
+  <si>
+    <t>Korb (A1134)</t>
+  </si>
+  <si>
+    <t>Flechtkörbe fanden vielseitige Verwendung als Transportbehältnis, beispielsweise bei der Ernte, oder auch als Lagerbehältnis für Lebensmittel und Rohstoffe. Dieser Korb stammt aus Tansania.</t>
+  </si>
+  <si>
+    <t>Korb (A1135)</t>
+  </si>
+  <si>
+    <t>Heurechen (A1195)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Heurechen, auch Heuharke genannt, war üblicherweise aus Holz gefertigt. Er diente zum einen nach dem Mähen zum Zusammenharken des  Heus. Zum anderen wurde er auch bei der Kornernte zum Zusammenharken und Aufnehmen des liegengebliebenen Strohs  benutzt.
+Die heute verbreitete Verwendung zum Harken von Laub war ein eher untergeordneter Zweck.
+</t>
+  </si>
+  <si>
+    <t>Heugabel (A1210)</t>
+  </si>
+  <si>
+    <t>Der schmale, dreizinkige Kopf sowie der lange gebogene Stiel dieser Gabel weisen darauf hin, dass sie bei der Heuernte verwendet wurde. Der lange Stiel eignete sich besonders, um das zusammengeraufte Heu auf den Erntewagen zu heben. Auch beim Abladen des Heus auf den Kornboden war ein langer Stiel von Vorteil.</t>
+  </si>
+  <si>
+    <t>Sichel (A1224)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sicheln wurden in erster Linie zum Schneiden von Gras und Getreide verwendet. Man konnte mit ihnen beispielsweise kleinere Mengen an Gras für die Stallfütterung schneiden. Auch in Gebieten, in denen für den Einsatz einer Sense nicht genügend Platz war, wie beispielsweise an Feldrainen oder Grabenrändern, war eine Sichel nützlich. 
+Aber auch bei der Ernte auf dem Feld fanden Sicheln Verwendung. Mit ihnen wurde das vom Mäher mit der Sense geschnittene Korn aufgehoben und zu Garben zusammengepackt. </t>
+  </si>
+  <si>
+    <t>Lärmrad (A1229)</t>
+  </si>
+  <si>
+    <t>Das Lärmrad diente zum Verscheuchen von Vögeln und anderen Tieren. Die mittig angebrachte Latte springt hierfür über das Zahnrad auf der Achse und verursacht Lärm. Besonders nach der Aussaat und vor der Ernte sollte so verhindert werden, dass die Samen oder die reifen Früchte von Tieren gefressen wurden.</t>
+  </si>
+  <si>
+    <t>Schleppharke "Rheintäler Rechen" (A1261)</t>
+  </si>
+  <si>
+    <t>Die große Schleppharke, auch Zugharke genannt, diente auf dem Feld vor allem dem Nachharken von Getreide nach dem Mähen. Sie wurde, wie die Bezeichnung schon andeutet, von ein bis zwei Personen, oftmals einem großen Jungen oder zwei kleineren Kindern, gezogen.</t>
+  </si>
+  <si>
+    <t>Radierung "August: Harvesting" von Clare Leighton, 1933 (A1362)</t>
+  </si>
+  <si>
+    <t>Diese Radierung untermalt das Kapitel "August: Harvesting" (August: Ernten) aus dem Kalender "The Farmer´s Year. A Calendar of English husbandry" von Clare Leighton aus dem Jahr 1933.
+Der Kalender stellt die typischen landwirtschaftlichen Tätigkeiten der einzelnen Monate des Jahres vor. Für den Monat August steht die Ernte.</t>
+  </si>
+  <si>
+    <t>Rübenerntegabel (A1383)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Rübengabel wurde zur Rübenernte verwendet. Man stach sie neben der Rübe ein und konnte die Wurzel dann mittels des seitlich angebrachten Fußtritts nach oben hebeln. Die bauchige Form der Zinken stellte sicher, dass die Rüben bei der Ernte nicht beschädigt wurden. </t>
+  </si>
+  <si>
+    <t>Sichel (A1514)</t>
+  </si>
+  <si>
+    <t>Heurechen (A1599)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Heurechen diente zum einen nach dem Mähen zum Zusammenharken des  Heus. Zum anderen wurde er auch bei der Kornernte zum Zusammenharken und Aufnehmen des liegengebliebenen gemähten Strohs  benutzt.
+Die heute verbreitete Verwendung zum Harken von Laub war ein eher untergeordneter Zweck.
+</t>
+  </si>
+  <si>
+    <t>Plakat "Wie die Saat - So die Ernte!" (A1717)</t>
+  </si>
+  <si>
+    <t>Kohlhobel, A1465 (R08)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verarbeiten, Handeln, Lagern – 1
+War die Ernte eingebracht, folgte deren Weiterverarbeitung. Diese fiel in die Herbst- und Winterzeit. Lebensmittel mussten haltbar gemacht werden, da es noch keine Kühlschränke und Gefrierfächer gab. Gängige Techniken hierfür waren das Säuern (Sauerkraut, Gurken), das Einkochen (Marmelade, Obst) oder das Trocknen (Dörrobst, Kräuter, Hülsenfrüchte). Für tierische Produkte kamen außerdem noch das Pökeln (Fleisch und Fisch) und das Räuchern (Fleisch, Käse, Wurst) in Frage. 
+Um beispielsweise Sauerkraut herzustellen, wurde der (Weiß-)Kohl mit Hilfe eines Hobels in Streifen geschnitten. Diese wurden in einen Gärtopf gegeben und mit Salz vermengt. Nun musste das Gemisch unter Druck gesetzt und luftdicht verschlossen werden. Die Flüssigkeit aus dem Kohl trat aus und in der Luft befindliche Milchsäurebakterien setzten die Gärung in Gang. Bereits nach wenigen Tagen entstand Milchsäure, die den Kohl haltbar machte und ihm seinen typischen Geschmack verlieh.
+Weitere Objekte aus dieser Kategorie:
+A1133 – Glasballon 
+A1475 – Gärtopf 
+A1774 – Sauerkrautstampfer 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +217,539 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51167_ca_object_representations_media_440_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43131_ca_object_representations_media_441_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92889_ca_object_representations_media_442_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75437_ca_object_representations_media_457_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871_ca_object_representations_media_458_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83449_ca_object_representations_media_518_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67392_ca_object_representations_media_533_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509_ca_object_representations_media_547_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13034_ca_object_representations_media_551_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056_ca_object_representations_media_583_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37646_ca_object_representations_media_667_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35476_ca_object_representations_media_698_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67101_ca_object_representations_media_830_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408_ca_object_representations_media_917_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938_ca_object_representations_media_1030_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54938_ca_object_representations_media_1271_large16.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4467225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10429875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +994,263 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="891">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="891">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="396">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="396">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="891">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="891">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="396">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="891">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="892">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="398">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="892">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="396">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="892">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="930">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="892">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" t="s">
+        <v>32</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>