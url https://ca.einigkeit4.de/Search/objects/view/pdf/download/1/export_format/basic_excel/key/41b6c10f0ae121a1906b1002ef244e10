--- v0 (2026-03-29)
+++ v1 (2026-06-29)
@@ -1,73 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Steingabel (A1111)</t>
+  </si>
+  <si>
+    <t>Die Steingabel hat neun stumpfe Zinken. Für das Aufgabeln von Heu oder Mist war sie damit zu fein gearbeitet, was die Vermutung nahelegt, dass sie für Grabe- oder auch Kartoffelarbeiten genutzt wurde.
+Auch das am Stiel befindliche Brandzeichen "MGP", was für "Martin Günther Polenz" steht, deutet auf eine Verwendung auf dem Feld hin. Besonders bei Geräten, welche zu größeren Arbeitseinsätzen mit vielen, auch hoffremden Helfern benutzt wurden, war eine Kennzeichnung des Eigentümers sinnvoll.</t>
+  </si>
+  <si>
+    <t>Mistgabel (A1113)</t>
+  </si>
+  <si>
+    <t>Mistgabeln wurden hauptsächlich bei der Stallfütterung und Entmistung verwendet. Bei dieser Gabelform handelt es sich jedoch um eine vielseitig einsetzbare Variante. Denn durch die schmalen Zinken konnte sie ebenfalls zum Aufgabeln von Heu benutzt werden.</t>
+  </si>
+  <si>
+    <t>Heugabel (A1117)</t>
+  </si>
+  <si>
+    <t>Zweizinkige Heugabeln wie diese wurden hauptsächlich zum Aufgabeln von Getreide, aber auch von Heu verwendet. Der lange Stiel eignete sich besonders, um Getreidegarben auf den Erntewagen zu heben.
+Das am Stiel befindliche Brandzeichen "MGP" steht für "Martin Günther Polenz". Besonders bei Geräten, welche zu größeren Arbeitseinsätzen mit vielen, auch hoffremden Helfern benutzt wurden, war eine Kennzeichnung des Eigentümers sinnvoll.</t>
+  </si>
+  <si>
+    <t>Heurechen (A1195)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Heurechen, auch Heuharke genannt, war üblicherweise aus Holz gefertigt. Er diente zum einen nach dem Mähen zum Zusammenharken des  Heus. Zum anderen wurde er auch bei der Kornernte zum Zusammenharken und Aufnehmen des liegengebliebenen Strohs  benutzt.
+Die heute verbreitete Verwendung zum Harken von Laub war ein eher untergeordneter Zweck.
+</t>
+  </si>
+  <si>
+    <t>Heugabel (A1209)</t>
+  </si>
+  <si>
+    <t>Der schmale, dreizinkige Kopf sowie der lange gebogene Stiel dieser Gabel weisen darauf hin, dass sie bei der Heuernte verwendet wurde. Der lange Stiel eignete sich besonders, um das zusammengeraufte Heu auf den Erntewagen zu heben. Auch beim Abladen des Heus auf den Kornboden war ein langer Stiel von Vorteil. 
+Das am Stiel befindliche Brandzeichen "MGP" steht für "Martin Günther Polenz". Besonders bei Geräten, welche zu größeren Arbeitseinsätzen mit vielen, auch hoffremden Helfern benutzt wurden, war eine Kennzeichnung des Eigentümers sinnvoll.</t>
+  </si>
+  <si>
+    <t>Heugabel (A1210)</t>
+  </si>
+  <si>
+    <t>Der schmale, dreizinkige Kopf sowie der lange gebogene Stiel dieser Gabel weisen darauf hin, dass sie bei der Heuernte verwendet wurde. Der lange Stiel eignete sich besonders, um das zusammengeraufte Heu auf den Erntewagen zu heben. Auch beim Abladen des Heus auf den Kornboden war ein langer Stiel von Vorteil.</t>
+  </si>
+  <si>
+    <t>Schleppharke "Rheintäler Rechen" (A1261)</t>
+  </si>
+  <si>
+    <t>Die große Schleppharke, auch Zugharke genannt, diente auf dem Feld vor allem dem Nachharken von Getreide nach dem Mähen. Sie wurde, wie die Bezeichnung schon andeutet, von ein bis zwei Personen, oftmals einem großen Jungen oder zwei kleineren Kindern, gezogen.</t>
+  </si>
+  <si>
+    <t>Radierung "June: Hay-Making" von Clare Leighton, 1933 (A1337)</t>
+  </si>
+  <si>
+    <t>Diese Radierung untermalt das Kapitel "June: Hay-Making" (Juni: Heu machen) aus dem Kalender "The Farmer´s Year. A Calendar of English husbandry" von Clare Leighton aus dem Jahr 1933.
+Der Kalender stellt die typischen landwirtschaftlichen Tätigkeiten der einzelnen Monate des Jahres vor. Für den Monat Juni steht die Heuernte.</t>
+  </si>
+  <si>
+    <t>Mistsense (A1340)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Mistsense, die auch Mietenmesser oder Strohmesser genannt wurde, konnte mehrere Verwendungszwecke haben. Zum einen wurde damit ein Misthaufen oder eine Silage, welche sich nach längerer Lagerung durch Gewicht und Druck verdichtet hatte, aufgelockert und zerschnitten. 
+ Eine ähnliche Anwendung gab es auch bei Stroh, das mit der Mistsense gerauft, also "ausgerupft", wurde. </t>
+  </si>
+  <si>
+    <t>Heurechen (A1599)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Heurechen diente zum einen nach dem Mähen zum Zusammenharken des  Heus. Zum anderen wurde er auch bei der Kornernte zum Zusammenharken und Aufnehmen des liegengebliebenen gemähten Strohs  benutzt.
+Die heute verbreitete Verwendung zum Harken von Laub war ein eher untergeordneter Zweck.
+</t>
+  </si>
+  <si>
+    <t>Trockengestell für Heu (A1779)</t>
+  </si>
+  <si>
+    <t>Sense, A1211 (R06)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ernten, Sammeln, Transportieren – 1
+Nachdem die Saat gereift war, erfolgte die Mahd. Getreide wurde mit Hilfe von Sensen, Hecksensen und Sicheln im Spätsommer geschnitten. 
+Da die Schneidewerkzeuge stets scharf sein mussten, führten die Arbeiter Wetzsteine und kleine Dengelambosse mit sich. 
+Die geschnittenen Halme wurden zu Garben gebunden und zum Trocknen aufgestellt. Waren die Garben getrocknet, wurden sie mit dem Leiterwagen vom Feld geholt und in der Scheune eingelagert. 
+Auch Heu wurde im Frühling und im Herbst von Hand geschnitten und zum Trocknen ausgelegt. 
+Zum Mähen und Binden des Getreides benötigten damals zahlreiche Arbeiter mehrere Tage. Heute erledigen diese Arbeit moderne Mähdrescher in wenigen Stunden - mit nur einem Fahrer.
+Weitere Objekte aus dieser Kategorie:
+A1224 – Sichel
+A1232 – Dengelbank
+A1343 – Kurzsense
+A1514 – Sichel
+A1524 – Dengelamboss
+A1606 – Kurzsense
+A1612 – Sense 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +207,419 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10108_ca_object_representations_media_437_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56958_ca_object_representations_media_439_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92889_ca_object_representations_media_442_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83449_ca_object_representations_media_518_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49720_ca_object_representations_media_532_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67392_ca_object_representations_media_533_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056_ca_object_representations_media_583_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83938_ca_object_representations_media_645_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12330_ca_object_representations_media_647_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408_ca_object_representations_media_917_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23885_ca_object_representations_media_1085_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56084_ca_object_representations_media_1280_large12.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4914900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +864,227 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="891">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="891">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="891">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="891">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="891">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="892">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="438">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="892">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="892">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="892">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="892">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>