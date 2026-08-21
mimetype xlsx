--- v0 (2026-03-29)
+++ v1 (2026-08-21)
@@ -1,73 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Steingabel (A1111)</t>
+  </si>
+  <si>
+    <t>Die Steingabel hat neun stumpfe Zinken. Für das Aufgabeln von Heu oder Mist war sie damit zu fein gearbeitet, was die Vermutung nahelegt, dass sie für Grabe- oder auch Kartoffelarbeiten genutzt wurde.
+Auch das am Stiel befindliche Brandzeichen "MGP", was für "Martin Günther Polenz" steht, deutet auf eine Verwendung auf dem Feld hin. Besonders bei Geräten, welche zu größeren Arbeitseinsätzen mit vielen, auch hoffremden Helfern benutzt wurden, war eine Kennzeichnung des Eigentümers sinnvoll.</t>
+  </si>
+  <si>
+    <t>Mistgabel (A1112)</t>
+  </si>
+  <si>
+    <t>Mistgabeln wurden hauptsächlich bei der Stallfütterung und Entmistung verwendet. Der kurze, kräftige Stiel ermöglicht das Heben schwerer Lasten.</t>
+  </si>
+  <si>
+    <t>Mistgabel (A1113)</t>
+  </si>
+  <si>
+    <t>Mistgabeln wurden hauptsächlich bei der Stallfütterung und Entmistung verwendet. Bei dieser Gabelform handelt es sich jedoch um eine vielseitig einsetzbare Variante. Denn durch die schmalen Zinken konnte sie ebenfalls zum Aufgabeln von Heu benutzt werden.</t>
+  </si>
+  <si>
+    <t>Mistgabel (A1115)</t>
+  </si>
+  <si>
+    <t>Mistgabel (A1116)</t>
+  </si>
+  <si>
+    <t>Misthaken (A1292)</t>
+  </si>
+  <si>
+    <t>Ein Misthaken fand vor allem in kleineren Ställen Verwendung. Man nutzte ihn, um Stroh und Mist direkt aus den Ställen heraus auf den Misthaufen oder auf eine Transportkarre zuziehen. In größeren Ställen musste man hingegen oft Spaten und Mistgabel zum Herausschaufeln des festgetretenen Mistes einsetzen. 
+Weiterhin wurde der Misthaken beim Ausbringen des Mistes auf die Felder genutzt. Mit ihm konnte der Dung vom Karren gezogen werden.</t>
+  </si>
+  <si>
+    <t>Misthaken (A1601)</t>
+  </si>
+  <si>
+    <t>Mistgabel (A1609)</t>
+  </si>
+  <si>
+    <t>Mistgabeln wurden hauptsächlich bei der Stallfütterung und Entmistung verwendet.</t>
+  </si>
+  <si>
+    <t>Mistgabel, A1116 (R13)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Füttern, Ausmisten, Melken – 1
+Neben der Feldarbeit gehörten auch Nutztiere zum landwirtschaftlichen Alltag. Auf dem Dreiseithof in Polenz gab es Ställe für Rinder, Schweine und Pferde. Hinzu kamen sehr wahrscheinlich Federvieh wie Hühner und Gänse sowie „Haustiere“ wie Hunde und Katzen. Auch eine Schafhaltung ist anzunehmen, jedoch wurden Schafe in der Regel nicht auf dem eigenen Hof gehalten, sondern der Obhut eines Schäfers beziehungsweise Hirten übergeben. 
+Tiere wurden dabei nicht nur wegen ihres Fleisches gehalten. Mindestens ebenso wichtig war der Gewinn an natürlichen Rohstoffen. Milch, Eier, Wolle und nach der Schlachtung auch Federn, Borsten, Hufe, Hörner und Knochen wurden verwertet und weiterverarbeitet. 
+Weitere Objekte aus dieser Kategorie:
+A1113 – Mistgabel 
+A1132 – Hühnertränke 
+A1206 – Futterstampfer 
+A1225 – Huf- und Klauenschneider 
+A1418 – Bullenzange 
+A1416 – Hirtenstab 
+A1423 – Führstange 
+A1425 – Brenneisen 
+A1426 – Schafschere 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +175,299 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10108_ca_object_representations_media_437_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91064_ca_object_representations_media_438_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56958_ca_object_representations_media_439_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43131_ca_object_representations_media_441_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19130_ca_object_representations_media_612_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43836_ca_object_representations_media_919_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93538_ca_object_representations_media_927_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77782_ca_object_representations_media_1276_large8.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +712,202 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.994385" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="891">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="891">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="891">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="892">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="892">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="892">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="892">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>