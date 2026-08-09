--- v0 (2025-12-17)
+++ v1 (2026-08-09)
@@ -1,73 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Kartoffelgabel (A1114)</t>
+  </si>
+  <si>
+    <t>Die Kartoffelgabel hat kleine Metallkugeln an der Spitze der Gabelzinken. Dies sollte eine Beschädigung der Kartoffel vermeiden. Im Gegensatz zur Rübengabel stehen die zehn Zinken relativ eng zueinander, um auch kleine Kartoffeln aufgabeln zu können.
+Das am Stiel befindliche Brandzeichen "MGP" steht für "Martin Günther Polenz". Besonders bei Geräten, welche zu größeren Arbeitseinsätzen mit vielen, auch hoffremden Helfern benutzt wurden, war eine Kennzeichnung des Eigentümers sinnvoll.</t>
+  </si>
+  <si>
+    <t>Kartoffelgabel (A1600)</t>
+  </si>
+  <si>
+    <t>Kartoffelgabel, A1114 (R07)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ernten, Sammeln, Transportieren – 2
+Für andere Feldfrüchte wie Kartoffeln, Rüben und Kohl gab es jeweils spezielle Werkzeuge - die Kartoffelgabel, die Rübengabel, die Kohlhacke. Jedes dieser Gemüse wurde von Hand geerntet und aufgesammelt. So waren früher beispielsweise ganze Familien an der Kartoffellese beteiligt, da die ausgegrabenen Knollen aufgelesen werden mussten und dabei möglichst wenige übersehen werden durften.
+Weitere Objekte aus dieser Kategorie:
+A1383 – Rübenerntegabel
+A1495 – Kohlhacke 
+A1600 – Kartoffelgabel 
+A1610 – Kohlhacke
+A1612 – Rübengabel
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +139,149 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51167_ca_object_representations_media_440_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97683_ca_object_representations_media_918_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72330_ca_object_representations_media_1270_large3.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +526,146 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="27.13623" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="892">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="892">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>