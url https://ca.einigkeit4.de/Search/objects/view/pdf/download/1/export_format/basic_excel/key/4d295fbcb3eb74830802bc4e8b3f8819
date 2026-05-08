--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -1,73 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Kummet (A1100)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Das Kummet wurde Zugtieren wie Pferden oder Ochsen angelegt, um die Zuglast von Nacken, Hals und Luftröhre abzuleiten und auf die Schultern zu verteilen. Damit stellt es eine Verbesserung im Vergleich zu Joch und Brustgeschirr dar. 
+Ein mit einem Kummet ausgestattetes Tier konnte höhere Lasten ziehen und war dadurch effizienter. </t>
+  </si>
+  <si>
+    <t>Kummet (A1101)</t>
+  </si>
+  <si>
+    <t>Zuggeschirr (A1102)</t>
+  </si>
+  <si>
+    <t>Riemen mit Schellen (A1103)</t>
+  </si>
+  <si>
+    <t>Brustblatt (A1104)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Das Brustblatt wurde zur Anspannung von Pferden und Ochsen benutzt und ist Teil des Brustblattgeschirrs.
+Der schwere Lederriemen wurde in horizontaler Richtung um die Brust des Tieres herumführt. Außerdem gehörten zu dieser Art von Geschirr noch ein Kammdeckel, der sich etwa auf Schulterhöhe auf dem Rücken des Tieres befand sowie ein Bauchgurt, der auf der Bauchseite entlanggeführt und mit dem Kammdeckel verbunden wurde. </t>
+  </si>
+  <si>
+    <t>Aussteuertruhe von Johanna Rosina Günther, 1795 (A1108)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die aufgebrachten Initialen und das Datum lassen vermuten, dass es sich um die Aussteuertruhe von Johanna Rosina Günther handelt. Sie heiratete Johann Gottfried Günther, welcher um 1800 den Polenzer Dreiseithof, in dem sich heute der Verein "Einigkeit 4" befindet, erbaute. 
+Bis ins 20. Jahrhundert war es üblich, dass die Familie einer jungen Frau bis zu deren Hochzeit ihre Aussteuer, die oft aus Heimtextilien, Geschirr und anderen nützlichen Dingen für den Haushalt bestand, ansammelte. 
+Bei der Hochzeit wurde diese Aussteuer dann dem Vater des Bräutigams oder dem Brautpaar selbst überreicht - in einer Truhe. Die Aussteuer sollte dem jungen Paar das Leben in einem eigenen Haushalt ermöglichen. Gleichzeitig diente die Truhe als Verwahrungsort, aber auch der Sicherung der wertvollen Besitztümer. Sie konnte verschlossen werden und war im Falle eines Brandes leicht zu transportieren und in Sicherheit zu bringen. </t>
+  </si>
+  <si>
+    <t>Tonscherben (A1148)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diese Tonscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden. </t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1149)</t>
+  </si>
+  <si>
+    <t>Diese Steingutscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden. 
+Sie gehören möglicherweise zu einer Steingutflasche. Diese Flaschen, auch Nassau-Flaschen genannt, wurden zur Abfüllung von Mineralwasser verwendet.</t>
+  </si>
+  <si>
+    <t>Steinzeugscherben (A1150)</t>
+  </si>
+  <si>
+    <t>Diese Steinzeugscherben, sogenannte "pearl ware", wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden. 
+Der leicht bläuliche Schimmer der Glasur zeichnet diese besondere Form als "pearl ware" aus. Er wurde durch Kobald erzeugt.</t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1151)</t>
+  </si>
+  <si>
+    <t>Diese Steingutscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.</t>
+  </si>
+  <si>
+    <t>Steinzeugscherben (A1153)</t>
+  </si>
+  <si>
+    <t>Diese Steinzeugscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Die vollständig weiße Glasur zeichnet diese besondere Form als "white ware" aus. 
+Einzelne Scherben weisen zudem ein mit Transferdruck erzeugtes blaues Muster auf. Die Technik des Transferdruckes wurde 1752 erfunden. Hierbei wurden Seidenpapier, welches mittels Kupferplatten bedruckt worden war, auf die Keramik gelegt. Das Papier verbrannte beim Brennvorgang, das blaue Muster bliebt zurück.</t>
+  </si>
+  <si>
+    <t>Steinzeugscherben (A1154)</t>
+  </si>
+  <si>
+    <t>Diese Steinzeugscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie Scherben weisen ein mit Transferdruck erzeugtes blaues Muster auf. Die Technik des Transferdruckes wurde 1752 erfunden. Hierbei wurden Seidenpapier, welches mittels Kupferplatten bedruckt worden war, auf die Keramik gelegt. Das Papier verbrannte beim Brennvorgang, das blaue Muster bliebt zurück.</t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1155)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1156)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diese Keramikscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie sind handbemalt. Einige Scherben zeigen ein Blumenmuster, andere wurden mit einer Schwammtechnik vor dem Brennen koloriert. </t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1157)</t>
+  </si>
+  <si>
+    <t>Diese Steingutscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Es handelt sich um Steingut, welches alltägliche Verwendung fand.</t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1158)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1159)</t>
+  </si>
+  <si>
+    <t>Diese Keramikscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1160)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diese Keramikscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie gehörten möglicherweise zu einer Milchpfanne. </t>
+  </si>
+  <si>
+    <t>Tonscherben (A1161)</t>
+  </si>
+  <si>
+    <t>Diese Tonscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie gehörten wahrscheinlich zu Tongeschirr, welches aus braunem geschlämmtem Ton bestand.</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1162)</t>
+  </si>
+  <si>
+    <t>Porzellanscherben (A1163)</t>
+  </si>
+  <si>
+    <t>Diese Porzellanscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1164)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1165)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1166)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1167)</t>
+  </si>
+  <si>
+    <t>Emaille-Geschirr (G1077 A-K)</t>
+  </si>
+  <si>
+    <t>Das zehnteilige Emaille-Geschirr im Bienenwabenmuster besteht aus einer Brotkapsel, zwei Töpfen, einem Dämpf-Topf mit Siebboden, einem Sieb, einer Dose "Sand", einer Dose "Soda", einer Dose "Seife" sowie zwei Krügen. Hinzu kommt eine weitere, blaue Brotkapsel mit der Aufschrift "Unser täglich Brot gib uns heute.".</t>
+  </si>
+  <si>
+    <t>Kumt, A1100 (R15)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vorspannen, Reiten, Striegeln – 1
+Vor Erfindung der Dampfmaschine und später des Verbrennungsmotors mussten landwirtschaftliche Maschinen und Geräte durch Muskelkraft bewegt werden. Häufig wurden dazu Pferde oder Ochsen eingesetzt. Sie wurden mit entsprechendem Geschirr vor die Geräte und Wagen gespannt. 
+Das Kumt ist dabei eine Verbesserung gegenüber des Jochs, welches schon seit der Antike bekannt ist. Es ist so gestaltet, dass es die Zuglast von Nacken, Hals und Luftröhre ableitet und auf die Schultern der Tieres verteilt. Ein mit einem Kumt ausgestattetes Tier konnte damit höhere Lasten ziehen und war effizienter. 
+Weitere Objekte aus dieser Kategorie:
+A1101 – Kumt 
+A1104 – Brustblatt 
+A1725 – Kumt
+A1821 – Kumt für Ochsen 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +268,869 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90042_ca_object_representations_media_426_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909_ca_object_representations_media_427_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43974_ca_object_representations_media_428_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65720_ca_object_representations_media_429_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633_ca_object_representations_media_430_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81976_ca_object_representations_media_434_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99030_ca_object_representations_media_472_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82034_ca_object_representations_media_473_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39797_ca_object_representations_media_474_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82072_ca_object_representations_media_475_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394_ca_object_representations_media_477_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798_ca_object_representations_media_478_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85329_ca_object_representations_media_479_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10380_ca_object_representations_media_480_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42030_ca_object_representations_media_481_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57522_ca_object_representations_media_482_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83579_ca_object_representations_media_483_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71747_ca_object_representations_media_484_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94898_ca_object_representations_media_485_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84423_ca_object_representations_media_486_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285_ca_object_representations_media_487_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75096_ca_object_representations_media_488_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21019_ca_object_representations_media_489_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93915_ca_object_representations_media_490_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85340_ca_object_representations_media_491_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815_ca_object_representations_media_1163_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46951_ca_object_representations_media_1278_large27.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +1375,359 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="891">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="891">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="891">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="891">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="396">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="396">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="396">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="396">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="396">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="396">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="396">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="396">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="396">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="396">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="396">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="396">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="396">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="396">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="396">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="396">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="396">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="396">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="396">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="396">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="446">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="892">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" t="s">
+        <v>47</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>