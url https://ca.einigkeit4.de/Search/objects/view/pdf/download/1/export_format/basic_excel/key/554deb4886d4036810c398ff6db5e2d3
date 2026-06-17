--- v0 (2026-02-04)
+++ v1 (2026-06-17)
@@ -1,73 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Hackklotz (A1110)</t>
+  </si>
+  <si>
+    <t>Ein Hackklotz, in Thüringen und Sachsen auch als Hack(e)stock bezeichnet, diente als Unterlage beim Spalten von Brennholz mit der Axt. Die Höhe war in etwa so gewählt, dass die Oberkante des zu spaltenden Holzstückes auf Hüfthöhe war.</t>
+  </si>
+  <si>
+    <t>Holzaxt (A1207)</t>
+  </si>
+  <si>
+    <t>Die Holzaxt diente, neben weiteren Werkzeugen, zum Fällen von Bäumen, Behauen von Ästen und zum Spalten von Feuerholz.</t>
+  </si>
+  <si>
+    <t>Kreuzhacke (A1208)</t>
+  </si>
+  <si>
+    <t>Die Kreuzhacke wurde zur Bearbeitung und Auflockerung schwerer Böden, wie etwa steiniger Feldränder oder wurzelreicher Wald(rand)gebiete verwendet.</t>
+  </si>
+  <si>
+    <t>Hackklotz (A1281)</t>
+  </si>
+  <si>
+    <t>Holzsohlen, Paar (A1295)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Holzsohlen wurden in der Regel nicht von Holzschuhmachern sondern von fahrenden Arbeitern hergestellt, die sich dort aufhielten, wo ihre Arbeit gebraucht wurde und geeignetes Holz vorhanden war. 
+Die Sohlen bestanden häufig aus weichem Pappel-, Erlen- oder Birkenholz. Besonders Erle eignete sich, da ihr Holz wasserbeständig, leicht zu bearbeiten, schnell nachwachsend und zudem zu wenig anderen Zwecken einsetzbar war. 
+Mit einer Axt wurden die Erlenstämme in Klötze gehauen. Anschließend arbeitete der Sohlenmacher mit einem Schabeisen die Sohlenform heraus. Diese Arbeit ging sehr zügig, jedoch waren Holzsohlen auch billig, sodass der Sohlenmacher eine hohe Stückzahl anfertigen musste. </t>
+  </si>
+  <si>
+    <t>Holzsohlen, Paar (A1296)</t>
+  </si>
+  <si>
+    <t>Holzsohlen, Paar (A1467)</t>
+  </si>
+  <si>
+    <t>Holzsohlen, Paar (A1468)</t>
+  </si>
+  <si>
+    <t>Pantoletten, Paar (A1469)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Pantoletten bestehen aus Holzsohlen, auf die ein Lederspann und ein Riemen genagelt wurde. 
+Holzsohlen wurden in der Regel nicht von Holzschuhmachern sondern von fahrenden Arbeitern hergestellt, die sich dort aufhielten, wo ihre Arbeit gebraucht wurde und geeignetes Holz vorhanden war. 
+Die Sohlen bestanden häufig aus weichem Pappel-, Erlen- oder Birkenholz. Besonders Erle eignete sich, da ihr Holz wasserbeständig, leicht zu bearbeiten, schnell nachwachsend und zudem zu wenig anderen Zwecken einsetzbar war. 
+Mit einer Axt wurden die Erlenstämme in Klötze gehauen. Anschließend arbeitete der Sohlenmacher mit einem Schabeisen die Sohlenform heraus. Diese Arbeit ging sehr zügig, jedoch waren Holzsohlen auch billig, sodass der Sohlenmacher eine hohe Stückzahl anfertigen musste. </t>
+  </si>
+  <si>
+    <t>Axt (A1512)</t>
+  </si>
+  <si>
+    <t>Axt aus Schmiede (G1019)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +168,359 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15030_ca_object_representations_media_436_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19033_ca_object_representations_media_530_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685_ca_object_representations_media_531_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246_ca_object_representations_media_601_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98789_ca_object_representations_media_614_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96666_ca_object_representations_media_615_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40229_ca_object_representations_media_783_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152_ca_object_representations_media_784_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36788_ca_object_representations_media_785_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11196_ca_object_representations_media_828_large10.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +765,214 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.707764" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="891">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="891">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="892">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="396">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="396">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="396">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="396">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="396">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="892">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>