--- v1 (2026-06-17)
+++ v2 (2026-08-21)
@@ -28,101 +28,101 @@
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Axt (A1512)</t>
+  </si>
+  <si>
+    <t>Axt aus Schmiede (G1019)</t>
+  </si>
+  <si>
     <t>Hackklotz (A1110)</t>
   </si>
   <si>
     <t>Ein Hackklotz, in Thüringen und Sachsen auch als Hack(e)stock bezeichnet, diente als Unterlage beim Spalten von Brennholz mit der Axt. Die Höhe war in etwa so gewählt, dass die Oberkante des zu spaltenden Holzstückes auf Hüfthöhe war.</t>
   </si>
   <si>
+    <t>Hackklotz (A1281)</t>
+  </si>
+  <si>
     <t>Holzaxt (A1207)</t>
   </si>
   <si>
     <t>Die Holzaxt diente, neben weiteren Werkzeugen, zum Fällen von Bäumen, Behauen von Ästen und zum Spalten von Feuerholz.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Hackklotz (A1281)</t>
   </si>
   <si>
     <t>Holzsohlen, Paar (A1295)</t>
   </si>
   <si>
     <t xml:space="preserve">Holzsohlen wurden in der Regel nicht von Holzschuhmachern sondern von fahrenden Arbeitern hergestellt, die sich dort aufhielten, wo ihre Arbeit gebraucht wurde und geeignetes Holz vorhanden war. 
 Die Sohlen bestanden häufig aus weichem Pappel-, Erlen- oder Birkenholz. Besonders Erle eignete sich, da ihr Holz wasserbeständig, leicht zu bearbeiten, schnell nachwachsend und zudem zu wenig anderen Zwecken einsetzbar war. 
 Mit einer Axt wurden die Erlenstämme in Klötze gehauen. Anschließend arbeitete der Sohlenmacher mit einem Schabeisen die Sohlenform heraus. Diese Arbeit ging sehr zügig, jedoch waren Holzsohlen auch billig, sodass der Sohlenmacher eine hohe Stückzahl anfertigen musste. </t>
   </si>
   <si>
     <t>Holzsohlen, Paar (A1296)</t>
   </si>
   <si>
     <t>Holzsohlen, Paar (A1467)</t>
   </si>
   <si>
     <t>Holzsohlen, Paar (A1468)</t>
+  </si>
+  <si>
+    <t>Kreuzhacke (A1208)</t>
+  </si>
+  <si>
+    <t>Die Kreuzhacke wurde zur Bearbeitung und Auflockerung schwerer Böden, wie etwa steiniger Feldränder oder wurzelreicher Wald(rand)gebiete verwendet.</t>
   </si>
   <si>
     <t>Pantoletten, Paar (A1469)</t>
   </si>
   <si>
     <t xml:space="preserve">Die Pantoletten bestehen aus Holzsohlen, auf die ein Lederspann und ein Riemen genagelt wurde. 
 Holzsohlen wurden in der Regel nicht von Holzschuhmachern sondern von fahrenden Arbeitern hergestellt, die sich dort aufhielten, wo ihre Arbeit gebraucht wurde und geeignetes Holz vorhanden war. 
 Die Sohlen bestanden häufig aus weichem Pappel-, Erlen- oder Birkenholz. Besonders Erle eignete sich, da ihr Holz wasserbeständig, leicht zu bearbeiten, schnell nachwachsend und zudem zu wenig anderen Zwecken einsetzbar war. 
 Mit einer Axt wurden die Erlenstämme in Klötze gehauen. Anschließend arbeitete der Sohlenmacher mit einem Schabeisen die Sohlenform heraus. Diese Arbeit ging sehr zügig, jedoch waren Holzsohlen auch billig, sodass der Sohlenmacher eine hohe Stückzahl anfertigen musste. </t>
-  </si>
-[...4 lines deleted...]
-    <t>Axt aus Schmiede (G1019)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -171,336 +171,336 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15030_ca_object_representations_media_436_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19033_ca_object_representations_media_530_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685_ca_object_representations_media_531_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246_ca_object_representations_media_601_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98789_ca_object_representations_media_614_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96666_ca_object_representations_media_615_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40229_ca_object_representations_media_783_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152_ca_object_representations_media_784_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36788_ca_object_representations_media_785_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11196_ca_object_representations_media_828_large10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11196_ca_object_representations_media_828_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15030_ca_object_representations_media_436_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246_ca_object_representations_media_601_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19033_ca_object_representations_media_530_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98789_ca_object_representations_media_614_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96666_ca_object_representations_media_615_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40229_ca_object_representations_media_783_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152_ca_object_representations_media_784_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685_ca_object_representations_media_531_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36788_ca_object_representations_media_785_large10.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:ext cx="6667500" cy="10001250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>2</xdr:row>
+      <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9991725"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPr id="2" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:ext cx="6667500" cy="10001250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPr id="3" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:ext cx="6667500" cy="9991725"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPr id="4" name="imageA6" descr="imageA6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPr id="5" name="imageA7" descr="imageA7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPr id="6" name="imageA8" descr="imageA8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPr id="7" name="imageA9" descr="imageA9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPr id="8" name="imageA10" descr="imageA10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:ext cx="6667500" cy="9991725"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPr id="9" name="imageA11" descr="imageA11"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPr id="10" name="imageA12" descr="imageA12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -823,139 +823,139 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="891">
+    <row r="2" spans="1:26" customHeight="1" ht="892">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
-      <c r="C2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="B3" t="s">
         <v>5</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="891">
       <c r="A4"/>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:26" customHeight="1" ht="892">
       <c r="A5"/>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" customHeight="1" ht="396">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="891">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:26" customHeight="1" ht="396">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:26" customHeight="1" ht="396">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:26" customHeight="1" ht="396">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:26" customHeight="1" ht="396">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" customHeight="1" ht="892">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="891">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="396">
+      <c r="A12"/>
+      <c r="B12" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>