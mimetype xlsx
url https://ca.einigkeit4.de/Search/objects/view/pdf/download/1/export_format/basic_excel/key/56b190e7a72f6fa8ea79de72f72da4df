--- v0 (2026-03-23)
+++ v1 (2026-08-20)
@@ -1,73 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Zerstäuber "Nebula" (A1137)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Zerstäuber "Nebula" der VEB Gartenwerkzeugfabrik Bautzen war für den häuslichen Einsatz zur Bekämpfung störender Insekten, besonders Fliegen und Mücken, bestimmt. 
+Die Handhabung erfolgt dabei beidhändig: Das Gerät wird zunächst gedreht, damit flüssiges Gift tröpfchenweise aus dem Vorratsbehältnis vor die Zerstäuberdüse der Pumpe läuft. Während die Führhand den Kolben umfasst, wird mit der anderen Hand der Holzgriff ruckartig zum Kolben gedrückt und so Luft durch die Düse gepresst. Die toxische Flüssigkeit wird auf diese Weise zerstäubt, das entstehende Aerosol nach vorne versprüht. </t>
+  </si>
+  <si>
+    <t>Zerstäuber "FLIT" (A1138)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Zerstäuber mit der Aufschrift „Tötet Fliegen Stechmücken, Küchenschaben, Wanzen Ameisen Motten FLIT“ ist für den häuslichen Einsatz zur Bekämpfung störender Insekten, hauptsächlich Mücken und Fliegen, bestimmt. 
+Das Wort "flit" ist englisch und bedeutet übersetzt "spritzen". "FLIT" ist in diesem Zusammenhang ein geschützter Markenname. Ursprünglich wurde "FLIT" seit 1923 von der Firma Esso hergestellt. Seit 1928 wurde es - nun von einer Tochterfirma produziert - durch eine große Werbekampagne vorallem in den USA sehr bekannt. Besonders einprägsam war wohl der Werbespruch "Quick, Henry, the Flit!" ("Schnell, Henry, die Flit!").
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +130,119 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055_ca_object_representations_media_460_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77578_ca_object_representations_media_461_large2.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +487,140 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.278809" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>