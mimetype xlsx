--- v0 (2026-05-14)
+++ v1 (2026-08-21)
@@ -28,57 +28,57 @@
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Reisigbesen (A1107)</t>
+    <t>Reisigbesen (A1204)</t>
   </si>
   <si>
     <t>Reisigbesen waren eine günstige und einfache Form des Besens. Im Gegensatz zu Bürsten und Fegern, die aus Tierhaar bestanden und vom Bürstenmacher bezogen werden mussten, konnte ein Reisigbesen aus vorhandenen Zweigen, häufig von der Birke, und einem Stiel selbst gebunden werden.</t>
   </si>
   <si>
-    <t>Reisigbesen (A1204)</t>
+    <t>Reisigbesen (A1107)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -127,51 +127,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78191_ca_object_representations_media_433_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34801_ca_object_representations_media_527_large2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34801_ca_object_representations_media_527_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78191_ca_object_representations_media_433_large2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9991725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>