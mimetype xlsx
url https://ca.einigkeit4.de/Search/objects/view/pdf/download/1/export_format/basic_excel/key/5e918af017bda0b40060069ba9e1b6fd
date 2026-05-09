--- v0 (2026-03-23)
+++ v1 (2026-05-09)
@@ -1,73 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Heckenschere (A1142)</t>
+  </si>
+  <si>
+    <t>Hecken wurden gezielt als Umzäunungen oder auch Abgrenzungen angelegt. Als  Zaun für das Vieh oder auch als Grenze zwischen Ackerparzellen waren sie eine natürliche Einfriedung. 
+Zum Anlegen von Hecken wurden besonders dornige, harte Gehölze bevorzugt. Damit diese nicht verwaldeten, mussten die Hecken regelmäßig gepflegt und beschnitten werden.</t>
+  </si>
+  <si>
+    <t>Spaten mit runder Schneide (A1268)</t>
+  </si>
+  <si>
+    <t>Spaten wurden noch bis ins 20. Jahrhundert hinein vorrangig von Schmieden gefertigt. Dementsprechend viele Spatenformen gab es - je nach den individuellen Bedürfnissen des Bauern angefertigt. Im 20. und 21. Jahrhundert wurden Spaten zunehmend industriell gefertigt und häufig durch Vertreter verkauft. 
+Grundlegend kann aber festgehalten werden, dass leichterer Boden mit einem breiteren Spatenblatt bearbeitet werden konnte. Je härter und schwerer der Boden war, desto schmaler und auch schwerer musste das Spatenblatt sein. 
+Auch an der Ausbildung des Grates, der v-förmigen Verlängerung der Stieltülle mittig auf dem Spatenblatt, kann man die Verwendung ablesen. Ein Hohlgrat wie bei diesem Modell spricht eher für einen Einsatz in leichterem Boden, beispielsweise im Garten. Dies gilt auch für Spaten ohne Grat. Ein Vollgrat hingegen, also eine Verlängerung der v-förmigen Tülle bis fast zur Schneide, diente der Verstärkung des Spatenblattes. Spaten mit Vollgrat konnten auf dem Feld oder in steinigem Gelände benutzt werden.</t>
+  </si>
+  <si>
+    <t>Spaten mit runder Schneide (A1271)</t>
+  </si>
+  <si>
+    <t>Spaten wurden noch bis ins 20. Jahrhundert hinein vorrangig von Schmieden gefertigt. Dementsprechend viele Spatenformen gab es - je nach den individuellen Bedürfnissen des Bauern angefertigt.
+Im 20. und 21. Jahrhundert wurden Spaten zunehmend industriell gefertigt und häufig durch Vertreter verkauft. 
+Grundlegend kann aber festgehalten werden, dass leichterer Boden mit einem breiteren Spatenblatt bearbeitet werden konnte. Je härter und schwerer der Boden war, desto schmaler und auch schwerer musste das Spatenblatt sein. 
+  Auch an der Ausbildung des Grates, der v-förmigen Verlängerung der Stieltülle mittig auf dem Spatenblatt, kann man die Verwendung ablesen. Ein Hohlgrat wie bei diesem Modell spricht eher für einen Einsatz in leichterem Boden, beispielsweise im Garten. Dies gilt auch für Spaten ohne Grat. Ein Vollgrat hingegen, also eine Verlängerung der v-förmigen Tülle bis fast zur Schneide, diente der Verstärkung des Spatenblattes. Spaten mit Vollgrat konnten auf dem Feld oder in steinigem Gelände benutzt werden.</t>
+  </si>
+  <si>
+    <t>Herzhacke (A1277)</t>
+  </si>
+  <si>
+    <t>Die Herzhacke verdankt ihren Namen der Form ihres Blattes. Sie wurde für leichtere Arbeiten im Garten, wie etwa das Anhäufeln für Bohnen und Erbsen, eingesetzt.</t>
+  </si>
+  <si>
+    <t>Vogelklapper (A1412)</t>
+  </si>
+  <si>
+    <t>Eine Vogelklapper wurde zum Verscheuchen von Vögeln, insbesondere auf Felder und in Gärten, benutzt.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +151,209 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98588_ca_object_representations_media_466_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565_ca_object_representations_media_589_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171_ca_object_representations_media_592_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406_ca_object_representations_media_597_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177_ca_object_representations_media_727_large5.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +598,167 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35.705566" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="892">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="892">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="892">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="396">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>