--- v1 (2026-05-09)
+++ v2 (2026-08-21)
@@ -35,71 +35,71 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Heckenschere (A1142)</t>
   </si>
   <si>
     <t>Hecken wurden gezielt als Umzäunungen oder auch Abgrenzungen angelegt. Als  Zaun für das Vieh oder auch als Grenze zwischen Ackerparzellen waren sie eine natürliche Einfriedung. 
 Zum Anlegen von Hecken wurden besonders dornige, harte Gehölze bevorzugt. Damit diese nicht verwaldeten, mussten die Hecken regelmäßig gepflegt und beschnitten werden.</t>
   </si>
   <si>
+    <t>Herzhacke (A1277)</t>
+  </si>
+  <si>
+    <t>Die Herzhacke verdankt ihren Namen der Form ihres Blattes. Sie wurde für leichtere Arbeiten im Garten, wie etwa das Anhäufeln für Bohnen und Erbsen, eingesetzt.</t>
+  </si>
+  <si>
     <t>Spaten mit runder Schneide (A1268)</t>
   </si>
   <si>
     <t>Spaten wurden noch bis ins 20. Jahrhundert hinein vorrangig von Schmieden gefertigt. Dementsprechend viele Spatenformen gab es - je nach den individuellen Bedürfnissen des Bauern angefertigt. Im 20. und 21. Jahrhundert wurden Spaten zunehmend industriell gefertigt und häufig durch Vertreter verkauft. 
 Grundlegend kann aber festgehalten werden, dass leichterer Boden mit einem breiteren Spatenblatt bearbeitet werden konnte. Je härter und schwerer der Boden war, desto schmaler und auch schwerer musste das Spatenblatt sein. 
 Auch an der Ausbildung des Grates, der v-förmigen Verlängerung der Stieltülle mittig auf dem Spatenblatt, kann man die Verwendung ablesen. Ein Hohlgrat wie bei diesem Modell spricht eher für einen Einsatz in leichterem Boden, beispielsweise im Garten. Dies gilt auch für Spaten ohne Grat. Ein Vollgrat hingegen, also eine Verlängerung der v-förmigen Tülle bis fast zur Schneide, diente der Verstärkung des Spatenblattes. Spaten mit Vollgrat konnten auf dem Feld oder in steinigem Gelände benutzt werden.</t>
   </si>
   <si>
     <t>Spaten mit runder Schneide (A1271)</t>
   </si>
   <si>
     <t>Spaten wurden noch bis ins 20. Jahrhundert hinein vorrangig von Schmieden gefertigt. Dementsprechend viele Spatenformen gab es - je nach den individuellen Bedürfnissen des Bauern angefertigt.
 Im 20. und 21. Jahrhundert wurden Spaten zunehmend industriell gefertigt und häufig durch Vertreter verkauft. 
 Grundlegend kann aber festgehalten werden, dass leichterer Boden mit einem breiteren Spatenblatt bearbeitet werden konnte. Je härter und schwerer der Boden war, desto schmaler und auch schwerer musste das Spatenblatt sein. 
   Auch an der Ausbildung des Grates, der v-förmigen Verlängerung der Stieltülle mittig auf dem Spatenblatt, kann man die Verwendung ablesen. Ein Hohlgrat wie bei diesem Modell spricht eher für einen Einsatz in leichterem Boden, beispielsweise im Garten. Dies gilt auch für Spaten ohne Grat. Ein Vollgrat hingegen, also eine Verlängerung der v-förmigen Tülle bis fast zur Schneide, diente der Verstärkung des Spatenblattes. Spaten mit Vollgrat konnten auf dem Feld oder in steinigem Gelände benutzt werden.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Die Herzhacke verdankt ihren Namen der Form ihres Blattes. Sie wurde für leichtere Arbeiten im Garten, wie etwa das Anhäufeln für Bohnen und Erbsen, eingesetzt.</t>
   </si>
   <si>
     <t>Vogelklapper (A1412)</t>
   </si>
   <si>
     <t>Eine Vogelklapper wurde zum Verscheuchen von Vögeln, insbesondere auf Felder und in Gärten, benutzt.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
@@ -154,51 +154,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98588_ca_object_representations_media_466_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565_ca_object_representations_media_589_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171_ca_object_representations_media_592_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406_ca_object_representations_media_597_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177_ca_object_representations_media_727_large5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98588_ca_object_representations_media_466_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406_ca_object_representations_media_597_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565_ca_object_representations_media_589_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171_ca_object_representations_media_592_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177_ca_object_representations_media_727_large5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>