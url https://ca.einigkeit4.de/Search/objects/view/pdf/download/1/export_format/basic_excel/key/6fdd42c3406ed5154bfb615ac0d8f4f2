--- v0 (2026-02-04)
+++ v1 (2026-08-21)
@@ -1,73 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Entenfigur (A1129)</t>
+  </si>
+  <si>
+    <t>Glasballon  (A1133)</t>
+  </si>
+  <si>
+    <t>Ein Glasballon wurde für die Vergärung von Most, Fruchtsaft oder Honig (Met) verwendet. Zur Gärung wurde der gefüllte Ballon mit einem Gärröhrchen und einem Stöpsel oder einem Korken verschlossen.</t>
+  </si>
+  <si>
+    <t>Korb (A1134)</t>
+  </si>
+  <si>
+    <t>Flechtkörbe fanden vielseitige Verwendung als Transportbehältnis, beispielsweise bei der Ernte, oder auch als Lagerbehältnis für Lebensmittel und Rohstoffe. Dieser Korb stammt aus Tansania.</t>
+  </si>
+  <si>
+    <t>Korb (A1135)</t>
+  </si>
+  <si>
+    <t>Weidenkorb (A1302)</t>
+  </si>
+  <si>
+    <t>Körbe waren alltägliche Behältnisse zur Aufbewahrung und auch zum Transport von Lebensmitteln und Alltagsgütern.</t>
+  </si>
+  <si>
+    <t>Weidenkorb (A1303)</t>
+  </si>
+  <si>
+    <t>Joch (A1777)</t>
+  </si>
+  <si>
+    <t>Ein Joch diente zum Tragen schwerer Lasten. Dazu wurde es quer über die Schultern gelegt und die Lasten gleichmäßig an beiden Enden befestigt.
+Typischerweise wurde das Joch zum zum Transport von Flüssigkeiten, meist Wasser, genutzt, indem man an beiden Seiten je einen Eimer befestigte. 
+ Milch wurde eher selten oder wenn, dann keine weiten Strecken mit einem Joch befördert, da die Eimer leicht überschwappten und die wertvolle Milch dabei verloren ging. 
+ Auch andere Lasten, wie etwa Körbe mit Lebensmitteln oder Waren, konnten mit Hilfe eines Jochs bewegt werden.</t>
+  </si>
+  <si>
+    <t>Korb (G1032)</t>
+  </si>
+  <si>
+    <t>Tassenkörbchen (G1033)</t>
+  </si>
+  <si>
+    <t>Tragkorb für Kinder (G1046)</t>
+  </si>
+  <si>
+    <t>Ein Tragkorb für Kinder für den Einkauf oder eine Wanderung.</t>
+  </si>
+  <si>
+    <t>Futterschwinge (G1059)</t>
+  </si>
+  <si>
+    <t>"Ein aus weiden oder stroh länglichrund oder in gestalt einer muschel geflochtener, vorn offener aber hinten tieferer und geschlossener korb, worin der knecht dem pferde oder pferden den haber oder anderes körnerfutter bringt und diese vorher wiederholt aufschüttelt oder etwas in die höhe schnellt damit staub und spreu abfliegen." 
+(Deutsches Wörterbuch von Jacob und Wilhelm Grimm. Lfg. 5 (1872), Bd. IV,I,I (1878), Sp. 1095, Z. 78.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +170,329 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81956_ca_object_representations_media_452_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34805_ca_object_representations_media_456_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75437_ca_object_representations_media_457_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871_ca_object_representations_media_458_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59234_ca_object_representations_media_1083_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93896_ca_object_representations_media_1139_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12783_ca_object_representations_media_1190_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99489_ca_object_representations_media_1146_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87246_ca_object_representations_media_1153_large9.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +737,210 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="27.70752" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="396">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="B6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="892">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="446">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="446">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="793">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="446">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" t="s">
+        <v>20</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>