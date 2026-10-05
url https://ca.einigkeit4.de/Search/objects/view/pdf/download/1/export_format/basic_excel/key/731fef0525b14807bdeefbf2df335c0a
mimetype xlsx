--- v0 (2026-08-20)
+++ v1 (2026-10-05)
@@ -1,73 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Glasballon  (A1133)</t>
+  </si>
+  <si>
+    <t>Ein Glasballon wurde für die Vergärung von Most, Fruchtsaft oder Honig (Met) verwendet. Zur Gärung wurde der gefüllte Ballon mit einem Gärröhrchen und einem Stöpsel oder einem Korken verschlossen.</t>
+  </si>
+  <si>
+    <t>Korb (A1134)</t>
+  </si>
+  <si>
+    <t>Flechtkörbe fanden vielseitige Verwendung als Transportbehältnis, beispielsweise bei der Ernte, oder auch als Lagerbehältnis für Lebensmittel und Rohstoffe. Dieser Korb stammt aus Tansania.</t>
+  </si>
+  <si>
+    <t>Korb (A1135)</t>
+  </si>
+  <si>
+    <t>Reibemaschine „Duplex Record“ (A1168)</t>
+  </si>
+  <si>
+    <t>Die Reibemaschine "Duplex Record" wurde zum Zerreiben und Mahlen von Lebensmitteln wie Nüssen, Gewürzen oder hartem Brot zur Herstellung von Paniermehl verwendet. 
+Die Lebensmittel wurden eingefüllt und mit dem Deckel gegen das Reibeblech im Innern des Geräts gedrückt. Durch die Drehung der Kurbel wurde die Reibe bewegt. Da die Reibe doppelt perforiert ist, konnte man durch Drehung nach rechts ein gröberes und durch Drehung nach links ein  feineres Ergebnis erzielen.</t>
+  </si>
+  <si>
+    <t>Vorratsschrank für Lebensmittel (A1319)</t>
+  </si>
+  <si>
+    <t>Der Schrank diente als Aufbewahrungsort für Lebensmittel. Sie waren darin vor Insekten, Wärme und Sonneneinstrahlung geschützt.</t>
+  </si>
+  <si>
+    <t>Gärtopf 30 Liter (A1475)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Gärtopf besteht aus wasserundurchlässigem Steinzeug und verfügt über eine Nut rund um die Öffnung. Er diente zum Einlegen und Vergären von Gemüse, wie beispielsweise Kohl für die Sauerkrautherstellung, und dessen luftdichte Lagerung. 
+Vor Einführung moderner Konservierungsmethoden war die Haltbarmachung von Nahrungsmitteln durch Vergärung eine wichtige Methode, um auch im Winter genügend vitaminreiche Lebensmittel zur Verfügung zu haben. Um den Gärprozess in Gang zu bringen, musste das Gemüse in einer Salzlake eingelegt und luftdicht abgeschlossen gelagert werden. Dafür wurde die Nut rund um die Topföffnung mit Wasser gefüllt und der Deckel aufgesetzt. Dies sorgte für einen luftdichten Abschluss. Natürlich vorhandene Milchsäurebakterien sorgten dann für den Gärprozess. </t>
+  </si>
+  <si>
+    <t>Kohlhobel, A1465 (R08)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verarbeiten, Handeln, Lagern – 1
+War die Ernte eingebracht, folgte deren Weiterverarbeitung. Diese fiel in die Herbst- und Winterzeit. Lebensmittel mussten haltbar gemacht werden, da es noch keine Kühlschränke und Gefrierfächer gab. Gängige Techniken hierfür waren das Säuern (Sauerkraut, Gurken), das Einkochen (Marmelade, Obst) oder das Trocknen (Dörrobst, Kräuter, Hülsenfrüchte). Für tierische Produkte kamen außerdem noch das Pökeln (Fleisch und Fisch) und das Räuchern (Fleisch, Käse, Wurst) in Frage. 
+Um beispielsweise Sauerkraut herzustellen, wurde der (Weiß-)Kohl mit Hilfe eines Hobels in Streifen geschnitten. Diese wurden in einen Gärtopf gegeben und mit Salz vermengt. Nun musste das Gemisch unter Druck gesetzt und luftdicht verschlossen werden. Die Flüssigkeit aus dem Kohl trat aus und in der Luft befindliche Milchsäurebakterien setzten die Gärung in Gang. Bereits nach wenigen Tagen entstand Milchsäure, die den Kohl haltbar machte und ihm seinen typischen Geschmack verlieh.
+Weitere Objekte aus dieser Kategorie:
+A1133 – Glasballon 
+A1475 – Gärtopf 
+A1774 – Sauerkrautstampfer 
+</t>
+  </si>
+  <si>
+    <t>Vorratsschrank für Lebensmittel, A1319 (R11)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alltag, Haushalt, Leben – 1
+Der ländliche Alltag des 18. und 19. Jahrhunderts ist nur schwer mit dem heutigen zu vergleichen. In einer Zeit ohne Strom und elektrisches Licht, ohne die zahlreichen Haushaltsgeräte, die heute selbstverständlich sind, richtete man sich mehr nach den Vorgaben der Natur. 
+So gab es beispielsweise keinen Kühlschrank. Zwar wurden Vorräte in Kellern gelagert, wo eine gleichbleibende Temperatur erreicht werden konnte. Um angebrochene Wurst, Brot und Butter in kleinen Portionen jedoch griffbereit zu haben, gab es kleine Schränke, die mit einer Isolierung versehen waren und somit zumindest vor direkter Sonne und Wärme, aber auch vor Schädlingen schützten.
+Weitere Objekte aus dieser Kategorie:
+A1198 – Öllicht in einer Getränkeflasche 
+A1378 – Staubreiniger 
+A1381 – Teppichklopfer 
+A1410 – Nähmaschine „Singer“ 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +177,299 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34805_ca_object_representations_media_456_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75437_ca_object_representations_media_457_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871_ca_object_representations_media_458_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179_ca_object_representations_media_492_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52400_ca_object_representations_media_630_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24183_ca_object_representations_media_794_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54938_ca_object_representations_media_1271_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84013_ca_object_representations_media_1274_large8.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +714,194 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="43.846436" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="396">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="396">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="892">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="892">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="396">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>