--- v0 (2026-03-29)
+++ v1 (2026-08-21)
@@ -1,73 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Schäferstock (A1139)</t>
+  </si>
+  <si>
+    <t>Neben der Funktion der Stütze für den Hirten diente der Schäferstock auch dazu, die Schafe an den Hinterbeinen einzufangen. 
+Schafe wurden vor allem auf schlecht nutzbarem Gelände wie Heide, Wegrainen oder Brache gehalten. Sie dienten der Gewinnung von Fleisch, Wolle und Dünger. 
+Mit dem Aufkommen von Kunstdünger gegen Ende des 19. Jahrhunderts konnte bisher unfruchtbares Land in Ackerflächen umgenutzt werden und die Schafhaltung verschwand zu großen Teilen.</t>
+  </si>
+  <si>
+    <t>Wanderstock (A1140)</t>
+  </si>
+  <si>
+    <t>Dieser Wanderstock ist mit zahlreichen Stocknägeln geschmückt. Die Stocknägel wurden an verschiedenen Stationen der Wanderung erworben und dienten als Erinnerungsstück an die besuchten Orte. 
+Die Nägel zeigen folgende Inschriften: Austria Österreich, Berliner Hütte 2040 Zillertal, Brandberg bei Mayerhofen Tirol Steinerkogel 1270m, Grüm-Wandhütte-Tirol und Goldenes Dach Innsbruck.</t>
+  </si>
+  <si>
+    <t>Wanderstock (A1141)</t>
+  </si>
+  <si>
+    <t>Ein Wanderstock, auch als Spazier- oder Gehstock bezeichnet, diente beim Wandern oder Gehen als Stütze. Die Spitze aus Gummi gab Halt und verhinderte, dass der Stock abrutschte.</t>
+  </si>
+  <si>
+    <t>Wanderstock (A1297)</t>
+  </si>
+  <si>
+    <t>Dieser Wanderstock ist mit zahlreichen Stocknägeln geschmückt. Die Stocknägel wurden an verschiedenen Stationen der Wanderung erworben und dienten als Erinnerungsstück an die besuchten Orte. 
+Die Nägel zeigen folgene Innschriften: Drachenfels, Arenberg genannt Roter Hahn, Oelberg Sbgb., Ruine Drachenfels, Nationaldenkmal Niederwald, Königswinter "Vater Rhein auf deinen Bergen möcht ich sein", Mäuseturm bei Bingen, Köln Dom, Die Pfalz bei Caub, Honnef a. Rhein, Rheinstein Schloß, Universität Bonn, Loreleyfelsen, Der Rolandsbogen, Burg Rheinfels m. St. Goar, Siebengebirge Rolandseck - Nonnenwerth, Bacharach a. Rh., Kloster Heisterbach Ruine, Rüdesheim, Petersberg a. Rh., Zur Lindenwirtin Ännchen Godesberg, Apollinariskirche b. Remagen, Braubach a. Rh., Remagen, Andernach a. Rh., Befreiungsfeier 1930, Rhein-Insel Grafenwerth, Rhöndorf Alte Kapelle, Linz a. Rh., Ehrenbreitstein a. Rh., Bad Neuenahr Kurtheater, Koblenz a. Rhein Deutsches Eck, Bad Neuenahr und Stolzenfels a. Rh. 
+Die Nägel ermöglichen zudem eine Datierung. So erinnert ein Stocknagel an die Entmilitarisierung der linksrheinischen Gebiete 1930. Ein weiterer zeigt "Honnef am Rhein", welches als Kurort seit 1960 den Namenszusatz "Bad" trägt. Der Nagel ist also auf die Jahre zuvor zu datieren, da der Ort darauf ohne den Namenszusatz erwähnt wird. Der Kurort "Bad Neuenahr" hingegen trägt das "Bad" seit 1927 in Namen, was auch bereits auf dem Stocknagel so erscheint.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +144,179 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31004_ca_object_representations_media_463_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34087_ca_object_representations_media_464_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42216_ca_object_representations_media_465_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66023_ca_object_representations_media_616_large4.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +561,158 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.566162" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="891">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="891">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="892">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>