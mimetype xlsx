--- v0 (2026-02-04)
+++ v1 (2026-10-05)
@@ -1,73 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Heurechen (A1195)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Heurechen, auch Heuharke genannt, war üblicherweise aus Holz gefertigt. Er diente zum einen nach dem Mähen zum Zusammenharken des  Heus. Zum anderen wurde er auch bei der Kornernte zum Zusammenharken und Aufnehmen des liegengebliebenen Strohs  benutzt.
+Die heute verbreitete Verwendung zum Harken von Laub war ein eher untergeordneter Zweck.
+</t>
+  </si>
+  <si>
+    <t>Schleppharke "Rheintäler Rechen" (A1261)</t>
+  </si>
+  <si>
+    <t>Die große Schleppharke, auch Zugharke genannt, diente auf dem Feld vor allem dem Nachharken von Getreide nach dem Mähen. Sie wurde, wie die Bezeichnung schon andeutet, von ein bis zwei Personen, oftmals einem großen Jungen oder zwei kleineren Kindern, gezogen.</t>
+  </si>
+  <si>
+    <t>Harke, Grubber (A1290)</t>
+  </si>
+  <si>
+    <t>Mit einem Grubber konnte der Boden gelockert und belüftet werden, ohne die Wurzeln der Pflanzen zu beschädigen.</t>
+  </si>
+  <si>
+    <t>Harke, Grubber (A1291)</t>
+  </si>
+  <si>
+    <t>Harke (A1326)</t>
+  </si>
+  <si>
+    <t>Harke, Grubber (A1384)</t>
+  </si>
+  <si>
+    <t>Heurechen (A1599)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Heurechen diente zum einen nach dem Mähen zum Zusammenharken des  Heus. Zum anderen wurde er auch bei der Kornernte zum Zusammenharken und Aufnehmen des liegengebliebenen gemähten Strohs  benutzt.
+Die heute verbreitete Verwendung zum Harken von Laub war ein eher untergeordneter Zweck.
+</t>
+  </si>
+  <si>
+    <t>Harke, Grubber (A1603)</t>
+  </si>
+  <si>
+    <t>Mit einem Grubber konnte der Boden gelockert und belüftet werden, ohne die Wurzeln der Pflanzen zu beschädigen. 
+Die Neigung des Kopf dieser Harke lässt sich zudem verstellen, sodass damit in verschiedenen Winkeln gearbeitet werden konnte.</t>
+  </si>
+  <si>
+    <t>Harke (A1615)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Formen und Verwendungen von Hacken sind zahlreich und lassen sich nur schwer vereinheitlichen. Eine Gemeinsamkeit ist jedoch, dass Hacken bis zum Aufkommen größerer Hackmaschinen in den Jahren nach dem ersten Weltkrieg auf dem Feld zur Bodenbearbeitung eingesetzt wurden. Nachher wurden sie immer mehr von der Feld- in die Gartenarbeit verdrängt.  </t>
+  </si>
+  <si>
+    <t>Harke, A1615
+ (R05)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pflügen, Säen, Jäten - 3
+Im Frühjahr und Sommer - während der Wachstumsphase der Feldfrüchte - musste stetig das aufkeimende Unkraut bekämpft werden. Dies geschah von Hand mit Harken und Grubbern. Zudem wurden Schädlinge ebenfalls von Hand abgesammelt. Chemische Herbizide, Pestizide und Fungizide kamen erst im 20. Jahrhundert auf.
+Weitere Objekte aus dieser Kategorie:
+A1290 – Grubber 
+A1291 – Grubber
+A1384 – Grubber
+A1385 – Hacke
+A1484 – Hacke
+A1499 – Hacke
+A1500 – Hacke 
+A1603 – Grubber
+A1614 – Hacke
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +184,359 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83449_ca_object_representations_media_518_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056_ca_object_representations_media_583_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49398_ca_object_representations_media_610_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39344_ca_object_representations_media_611_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58429_ca_object_representations_media_636_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20183_ca_object_representations_media_699_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408_ca_object_representations_media_917_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56474_ca_object_representations_media_921_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30846_ca_object_representations_media_932_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71785_ca_object_representations_media_1269_large10.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +781,209 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.989746" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="892">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="892">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="892">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="892">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="892">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="892">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="892">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="892">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="892">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>