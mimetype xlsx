--- v1 (2026-05-13)
+++ v2 (2026-06-30)
@@ -28,70 +28,70 @@
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Wanne (A1125)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Zink fand durch seine Rostbeständigkeit in zahlreichen Haushaltsbereichen Verwendung. Besonders Wannen aus Zink waren sehr verbreitet. Es gab sie in vielen unterschiedlichen Größen. Sie wurden nicht nur zum Waschen, sondern auch im Haushalt und im Stall für vielfältige Zwecke eingesetzt. </t>
+    <t>Geflügeltränke (G1072)</t>
+  </si>
+  <si>
+    <t>Gärtnergießkanne 13 Liter (A1267)</t>
+  </si>
+  <si>
+    <t>Eine Gießkanne aus Aluminium mit der Prägung "13".</t>
   </si>
   <si>
     <t>Stielfass (A1212)</t>
   </si>
   <si>
     <t xml:space="preserve">Ein Stielfass wurde beim Bierbrauen verwendet. Das bäuerliche Brauen für den Eigenverbrauch war bis zum ersten Weltkrieg weit verbreitet.
 Dabei wurden Wasser und geschrotete Gerste (Malz) zur Maische verkocht. Diese wurde durch ein Sieb in einen tiefer stehenden Bottich gefiltert. Die dabei entstandene Würze wurde anschließend mit dem Stielfass herausgeschöpft und in der Braupfanne unter Zugabe von Hopfen zum Sud verkocht. Dieser wurde erneut mit dem Stielfass durch ein feineres Sieb geschöpft und schließlich unter Zugabe von Hefe vergoren. </t>
   </si>
   <si>
-    <t>Gärtnergießkanne 13 Liter (A1267)</t>
-[...5 lines deleted...]
-    <t>Geflügeltränke (G1072)</t>
+    <t>Wanne (A1125)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zink fand durch seine Rostbeständigkeit in zahlreichen Haushaltsbereichen Verwendung. Besonders Wannen aus Zink waren sehr verbreitet. Es gab sie in vielen unterschiedlichen Größen. Sie wurden nicht nur zum Waschen, sondern auch im Haushalt und im Stall für vielfältige Zwecke eingesetzt. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -140,153 +140,153 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849_ca_object_representations_media_448_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50629_ca_object_representations_media_535_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92403_ca_object_representations_media_588_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247_ca_object_representations_media_1160_large4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247_ca_object_representations_media_1160_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92403_ca_object_representations_media_588_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50629_ca_object_representations_media_535_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849_ca_object_representations_media_448_large4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:ext cx="6667500" cy="9991725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -612,80 +612,80 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="396">
+    <row r="2" spans="1:26" customHeight="1" ht="793">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="891">
+    <row r="3" spans="1:26" customHeight="1" ht="396">
       <c r="A3"/>
       <c r="B3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" t="s">
         <v>6</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="396">
+    <row r="4" spans="1:26" customHeight="1" ht="891">
       <c r="A4"/>
       <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
         <v>8</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="793">
+    <row r="5" spans="1:26" customHeight="1" ht="396">
       <c r="A5"/>
       <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>