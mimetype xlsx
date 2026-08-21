--- v0 (2026-02-04)
+++ v1 (2026-08-21)
@@ -1,73 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Wiegemesser (A1200)</t>
+  </si>
+  <si>
+    <t>Ein Wiegemesser wurde mit beiden Händen bedient. Durch eine pendelartige Bewegung konnten damit unter anderem Kräuter, Gewürze und Gemüse effizient zerkleinert werden.
+Vor dem Aufkommen von Fleischwölfen wurden Wiegemesser auch zur Herstellung von Mett und Hackfleisch benutzt.</t>
+  </si>
+  <si>
+    <t>Sense (A1211)</t>
+  </si>
+  <si>
+    <t>Sensen dienten zum Schneiden von Gras und Getreide. Dabei war eine Vielzahl an Sensenblättern gebräuchlich, die sich in Länge und Form unterschieden. Das Blatt dieser Sense ist 80cm lang. 
+Mit langen Sensenblättern wurden grundsätzlich eher hohe Getreidedorten auf größerer Fläche geschnitten, mit kurzen Blättern eher niedrigere Pflanzen wie Gräser an unzugänglicheren Stellen.</t>
+  </si>
+  <si>
+    <t>Sichel (A1224)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sicheln wurden in erster Linie zum Schneiden von Gras und Getreide verwendet. Man konnte mit ihnen beispielsweise kleinere Mengen an Gras für die Stallfütterung schneiden. Auch in Gebieten, in denen für den Einsatz einer Sense nicht genügend Platz war, wie beispielsweise an Feldrainen oder Grabenrändern, war eine Sichel nützlich. 
+Aber auch bei der Ernte auf dem Feld fanden Sicheln Verwendung. Mit ihnen wurde das vom Mäher mit der Sense geschnittene Korn aufgehoben und zu Garben zusammengepackt. </t>
+  </si>
+  <si>
+    <t>Heckgestell einer Hecksense, ohne Blatt und Stiel (A1328)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hecksensen dienten zum Schneiden von kurzen Getreidesorten. Sie verfügten über ein hölzernes Gestell, das sogenannte Heckgestell, oberhalb des Sensenblattes. 
+ Dieses Heckgestell bewirkte, dass geschnittenes Korn besser in Schwaden fiel. Schwaden sind die Reihen von gemähtem Getreide oder auch der Vorgang des Ablegens in Reihen – das Korn wurde geschwadet. Da dieses Schwaden mit kurzen Getreidesorten wie Gerste und Weizen, aber auch bei liegendem Getreide schwieriger war als bei langstieligen, aufrecht stehenden Pflanzen, wurden hierfür Hecksensen eingesetzt. </t>
+  </si>
+  <si>
+    <t>Hecksense, Fragment ohne Sensenblatt (A1331)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hecksensen dienten zum Schneiden von kurzen Getreidesorten. Sie verfügten über ein hölzernes Gestell, das sogenannte Heckgestell, oberhalb des Sensenblattes. 
+ Dieses Heckgestell bewirkte, dass geschnittenes Korn besser in Schwaden fiel. Schwaden sind die Reihen von gemähtem Getreide oder auch der Vorgang des Ablegens in Reihen – das Korn wurde geschwadet. Da dieses Schwaden mit kurzen Getreidesorten wie Gerste und Weizen, aber auch bei liegendem Getreide schwieriger war als bei langstieligen, aufrecht stehenden Pflanzen, wurden hierfür Hecksensen eingesetzt.  </t>
+  </si>
+  <si>
+    <t>Kurzsense (A1343)</t>
+  </si>
+  <si>
+    <t>Die Kurzsense wurde zum Schneiden von Korn gebraucht. Der Mäher konnte die Sense mit beiden Händen bedienen.</t>
+  </si>
+  <si>
+    <t>Wetzsteinköcher (A1372)</t>
+  </si>
+  <si>
+    <t>Um während der Mahd die Schneiden der Sensen und Sicheln auch auf dem Feld nachschärfen zu können, trug man bis ins ausgehende 19. Jahrhundert einen Wetzstein bei sich. Dieser bestand oft aus Sand- oder Schiefergestein. 
+Da der Stein jedoch nur gut schliff, wenn er nass war, benötigte man stets Wasser. Hierfür wurde der Wasserbehälter, der regional unterschiedlich genannt wurde, am Gürtel getragen. Oft war dem Wasser noch Essig zugesetzt, was die Schleifwirkung des Steines noch erhöhen sollte.
+Mit der kleinen Spitze am Boden konnte das Gefäß in die Erde gesteckt werden, während man das Werkzeug schliff.</t>
+  </si>
+  <si>
+    <t>Sichel für Gebüsch (A1407)</t>
+  </si>
+  <si>
+    <t>Diese Sichel stammt aus Afrika. Sicheln wurden in erster Linie zum Schneiden von Gras und Getreide verwendet. Diese kompaktere Form mit einem verhältnismäßig starken Blatt  eignete sich jedoch besonders, um damit stärkere Pflanzen zu durchtrennen. Mit ihr konnte man auch Gebüsch und Gestrüpp schneiden.</t>
+  </si>
+  <si>
+    <t>Sichel für Farn und Unkraut (A1485)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mit dieser besonderen Sichelform konnte man zwar auch Gras schneiden, jedoch eignete sie sich besonders zum Schneiden von Farnen und Unkraut in Forstkulturen.  </t>
+  </si>
+  <si>
+    <t>Sichel (A1514)</t>
+  </si>
+  <si>
+    <t>Wetzsteinköcher (A1519)</t>
+  </si>
+  <si>
+    <t>Um während der Mahd die Schneiden der Sensen und Sicheln auch auf dem Feld nachschärfen zu können, trug man bis ins ausgehende 19. Jahrhundert einen Wetzstein bei sich. Dieser bestand oft aus Sand- oder Schiefergestein und wurde in einem Wetzsteinköcher mitgeführt.</t>
+  </si>
+  <si>
+    <t>Kurzsense (A1606)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Kurzsense eignete sich mit ihrem Stiel und dem verhältnismäßig kleinen, aber kräftigen Sensenblatt besonders, um an unwegsamen Grabenrändern Gras, aber auch Gestrüpp zu schneiden. </t>
+  </si>
+  <si>
+    <t>Sense (A1621)</t>
+  </si>
+  <si>
+    <t>Sensen dienten zum Schneiden von Gras und Getreide. Dabei war eine Vielzahl an Sensenblättern gebräuchlich, die sich in Länge und Form unterschieden. Das Blatt dieser Sense ist 110cm lang. 
+Mit langen Sensenblättern wurden grundsätzlich eher hohe Getreidedorten auf größerer Fläche geschnitten, mit kurzen Blättern eher niedrigere Pflanzen wie Gräser an unzugänglicheren Stellen.</t>
+  </si>
+  <si>
+    <t>Wetzsteinköcher (A1787)</t>
+  </si>
+  <si>
+    <t>Um während der Mahd die Schneiden der Sensen und Sicheln auch auf dem Feld nachschärfen zu können, trug man bis ins ausgehende 19. Jahrhundert einen Wetzstein bei sich. Dieser bestand oft aus Sand- oder Schiefergestein. 
+Da der Stein jedoch nur gut schliff, wenn er nass war, benötigte man stets Wasser. Hierfür wurde der Wasserbehälter, der regional unterschiedlich genannt wurde, am Gürtel getragen. Oft war dem Wasser noch Essig zugesetzt, was die Schleifwirkung des Steines noch erhöhen sollte.</t>
+  </si>
+  <si>
+    <t>Wetzstein  (A1795)</t>
+  </si>
+  <si>
+    <t>Um während der Mahd die Schneiden der Sensen und Sicheln auch auf dem Feld nachschärfen zu können, trug man bis ins ausgehende 19. Jahrhundert einen Wetzstein bei sich.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +211,389 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17812_ca_object_representations_media_523_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65338_ca_object_representations_media_1281_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509_ca_object_representations_media_547_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57268_ca_object_representations_media_638_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35509_ca_object_representations_media_649_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17109_ca_object_representations_media_687_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96622_ca_object_representations_media_722_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76489_ca_object_representations_media_803_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67101_ca_object_representations_media_830_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34900_ca_object_representations_media_836_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85304_ca_object_representations_media_924_large11.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +838,253 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="892">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="892">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="892">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="396">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="396">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="396">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="396">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="396">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="892">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="B14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="B15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" t="s">
+        <v>32</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>