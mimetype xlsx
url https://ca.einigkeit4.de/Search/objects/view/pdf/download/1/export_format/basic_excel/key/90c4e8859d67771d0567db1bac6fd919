--- v0 (2026-02-04)
+++ v1 (2026-08-19)
@@ -1,73 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Öllicht in einer Getränkeflasche (A1198)</t>
+  </si>
+  <si>
+    <t>Vor dem Aufkommen der flächendeckenden elektrischen Beleuchtung wurden Innenräume mit Feuerschein beleuchtet. Dieser konnte von einer Feuerstelle, von Kerzen oder auch von Öllampen stammen.
+Bis zur Mitte des 19. Jahrhundert wurden Öllampen mit organischen Ölen und Fetten, wie beispielsweise Waltran oder Pflanzenölen, betrieben. Diese Brennstoffe wurden dann von mineralischen Ölen, hauptsächlich Petroleum, abgelöst.
+Das vorliegende Öllicht wurde selbst hergestellt, indem ein an einem Metallblättchen befestigter Docht in eine Steinzeugflasche gehangen wurde. Die Flasche diente davor als Wasser- oder auch als Schnapsflasche und war unter Bezeichnungen wie "Emser Kränchen" oder "Nassauer Flasche" bekannt.</t>
+  </si>
+  <si>
+    <t>Kutscherlaterne (A1285)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kutscherlaternen, die auch als Kutschenlampen bezeichnet werden, dienten der Beleuchtung des Weges vor einer Kutsche. Sie wurden mit Kerzen betrieben, da flüssige Brennstoffe wie Öl, Tran oder Petroleum durch die Erschütterungen der Kutsche auslaufen konnten. </t>
+  </si>
+  <si>
+    <t>Petroleumlampe (A1286)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vor dem Aufkommen der flächendeckenden elektrischen Beleuchtung wurden Innenräume mit Feuerschein beleuchtet. Dieser konnte von einer Feuerstelle, von Kerzen oder auch von Öl- und Petroleumlampen stammen.
+Bis zur Mitte des 19. Jahrhundert wurden Öllampen mit organischen Ölen und Fetten, wie beispielsweise Waltran oder Pflanzenölen, betrieben. Diese Brennstoffe wurden dann von mineralischen Ölen, hauptsächlich Petroleum, abgelöst.
+ </t>
+  </si>
+  <si>
+    <t>Kutscherlaterne (A1466)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +140,179 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44967_ca_object_representations_media_521_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37929_ca_object_representations_media_605_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92275_ca_object_representations_media_606_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18853_ca_object_representations_media_782_large4.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +557,158 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.704834" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="892">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="396">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>