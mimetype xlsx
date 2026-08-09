--- v0 (2026-03-29)
+++ v1 (2026-08-09)
@@ -1,73 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Schäferstock (A1139)</t>
+  </si>
+  <si>
+    <t>Neben der Funktion der Stütze für den Hirten diente der Schäferstock auch dazu, die Schafe an den Hinterbeinen einzufangen. 
+Schafe wurden vor allem auf schlecht nutzbarem Gelände wie Heide, Wegrainen oder Brache gehalten. Sie dienten der Gewinnung von Fleisch, Wolle und Dünger. 
+Mit dem Aufkommen von Kunstdünger gegen Ende des 19. Jahrhunderts konnte bisher unfruchtbares Land in Ackerflächen umgenutzt werden und die Schafhaltung verschwand zu großen Teilen.</t>
+  </si>
+  <si>
+    <t>Gemälde auf Bauernschrank, Detailfotografie (A1444)</t>
+  </si>
+  <si>
+    <t>Die Abbildung zeigt einen Ausschnitt einer biblischen Szene auf einem Bauernschrank aus der Gegend um Zittau, datiert auf das Jahr 1783. Zu sehen ist ein Schäferpaar (die Geschichte von Jakob).</t>
+  </si>
+  <si>
+    <t>Buttermodell "Schaf" (A1744)</t>
+  </si>
+  <si>
+    <t>Das Melken der Kühe war vielerorts noch bis in die 1930er Jahre Handarbeit und ein Teil der Milch wurde direkt auf dem Hof weiterverarbeitet. Aus dem Rahm der Milch wurde Butter hergestellt. Die fertige Butter wurde mit Hilfe einer Butterform, auch Buttermodell genannt, portioniert und 
+dabei zudem durch die eingearbeiteten Schnitzereien verziert. 
+Besonders für den Verkauf bestimmte Butter, oder aber für eine festliche Tafel gefertigte Butterstückchen wurden auf diese Weise geformt.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +137,149 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31004_ca_object_representations_media_463_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62749_ca_object_representations_media_759_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72371_ca_object_representations_media_1043_large3.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +524,149 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="51.844482" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>