--- v0 (2025-10-29)
+++ v1 (2026-05-15)
@@ -1,73 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Buttermaschine "Schaede" (A1794)</t>
+  </si>
+  <si>
+    <t>Drehbutterfass (A1817)</t>
+  </si>
+  <si>
+    <t>Käsehorde, A1474 (R14)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Füttern, Ausmisten, Melken – 2
+Fest in der Wand des Heubodens verbaut befindet sich auf dem Dreiseithof in Polenz eine Käsehorde. Sie diente früher zum Trocknen und Reifen von Käse und ist heute eine Seltenheit. Sie kann von innen her geschlossen werden, bleibt aber von außen stets offen. 
+Das Melken der Kühe war vielerorts noch bis in die 1930er Jahre Handarbeit und ein Teil der Milch wurde direkt auf dem Hof weiterverarbeitet. Aus dem Rahm der Milch wurde Butter, aus der bei dieser Arbeit übrig gebliebenen Magermilch Käse hergestellt. 
+Für die Käseherstellung wurde die Magermilch mit Laab (Ferment aus dem Kälbermagen) zum Gerinnen gebracht. Unter ständigem Rühren trennten sich anschießend Molke und der sogenannte Wrungel, der feste Bestandteil, voneinander. Aus dem Wrungel wurde in einer Käsepresse oder in 
+Käsetöpfen mit Pressdeckel der Käse gepresst. Die fertigen Käse kamen in flache Formen und wurden zum Reifen in die Käsehorde gelegt.
+Weitere Objekte aus dieser Kategorie:
+A1755 – Buttermodell „Hahn“ 
+A1756 – Butterdrücker „Distel mit Ranken“ 
+A1757 – Butterstempel „Schwan“ 
+A1764 – Butterkelle 
+A1794 – Buttermaschine „Schaede“ 
+A1814 – Stoßbutterfass  
+A1816 – Drehbutterfass  
+A1824 – Milchkanne „Martin Günther“ 
+A1825 – Milchkanne „LPG Baalsdorf“ 
+G1029 – Butterförmchen „Centrifuge“ 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +143,149 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588_ca_object_representations_media_1182_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45254_ca_object_representations_media_1187_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42294_ca_object_representations_media_1277_large3.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +530,143 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.562988" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="793">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="793">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>