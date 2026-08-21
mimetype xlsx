--- v0 (2026-02-04)
+++ v1 (2026-08-21)
@@ -1,73 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Fleischwolf "Jonas" (A1169)</t>
+  </si>
+  <si>
+    <t>Ein Fleischwolf fand vielfältigen Einsatz beim Zerkleinern und Vermengen („Wolfen“) von Lebensmitteln wie Fleisch, Fisch und Gemüse. Er wurde beispielsweise zur Herstellung von Wurstbrät und Hackfleisch genutzt.</t>
+  </si>
+  <si>
+    <t>Wiegemesser (A1200)</t>
+  </si>
+  <si>
+    <t>Ein Wiegemesser wurde mit beiden Händen bedient. Durch eine pendelartige Bewegung konnten damit unter anderem Kräuter, Gewürze und Gemüse effizient zerkleinert werden.
+Vor dem Aufkommen von Fleischwölfen wurden Wiegemesser auch zur Herstellung von Mett und Hackfleisch benutzt.</t>
+  </si>
+  <si>
+    <t>Schrotmühle (A1263)</t>
+  </si>
+  <si>
+    <t>Schrotmühlen dienten zum Zerkleinern von Getreide. Dieser als Schroten bezeichnete Vorgang spaltet das Korn mit Hilfe der Mahlscheibe in seine Bestandteile auf. Im Schrot ist daher, im Gegensatz zum fein gesiebten Mehl, nicht nur der Mehlkörper, sondern auch die Hülse des Korns enthalten.
+Mehl für den Haushalt wurde bereits im 19. Jahrhundert vorrangig von Müllern in großen Mühlen gemahlen. Eine Schrotmühle diente daher eher zur Herstellung von Tierfutter. Gespaltenes Korn war verdaulicher und lieferte dem Tier damit mehr Energie und Nährstoffe.</t>
+  </si>
+  <si>
+    <t>Bohnenschneidemaschine "Alexanderwerk 5252A" (A1463)</t>
+  </si>
+  <si>
+    <t>Die Bohnenschneidemaschine "Alexanderwerk 5252A" wurde zum Zerkleinern von Bohnen, aber auch anderem Gemüse verwendet. Hierfür musste die Handkurbel gedreht werden, um so die Schneidewalzen im Innern des Gerätes anzutreiben.</t>
+  </si>
+  <si>
+    <t>Kohlhobel (A1465)</t>
+  </si>
+  <si>
+    <t>Ein Kohlhobel, auch als Krauthobel bezeichnet, wurde verwendet, um eine größere Anzahl an Kohlköpfen zu zerkleinern, beispielsweise für die Herstellung von Sauerkraut.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +147,209 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89918_ca_object_representations_media_493_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17812_ca_object_representations_media_523_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24656_ca_object_representations_media_585_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46666_ca_object_representations_media_778_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45216_ca_object_representations_media_781_large5.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +594,167 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="57.128906" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="396">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="892">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>