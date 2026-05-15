--- v0 (2025-10-30)
+++ v1 (2026-05-15)
@@ -1,73 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Kummet (A1100)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Das Kummet wurde Zugtieren wie Pferden oder Ochsen angelegt, um die Zuglast von Nacken, Hals und Luftröhre abzuleiten und auf die Schultern zu verteilen. Damit stellt es eine Verbesserung im Vergleich zu Joch und Brustgeschirr dar. 
+Ein mit einem Kummet ausgestattetes Tier konnte höhere Lasten ziehen und war dadurch effizienter. </t>
+  </si>
+  <si>
+    <t>Entenfigur (A1129)</t>
+  </si>
+  <si>
+    <t>Korb (A1134)</t>
+  </si>
+  <si>
+    <t>Flechtkörbe fanden vielseitige Verwendung als Transportbehältnis, beispielsweise bei der Ernte, oder auch als Lagerbehältnis für Lebensmittel und Rohstoffe. Dieser Korb stammt aus Tansania.</t>
+  </si>
+  <si>
+    <t>Korb (A1135)</t>
+  </si>
+  <si>
+    <t>Heurechen (A1195)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Heurechen, auch Heuharke genannt, war üblicherweise aus Holz gefertigt. Er diente zum einen nach dem Mähen zum Zusammenharken des  Heus. Zum anderen wurde er auch bei der Kornernte zum Zusammenharken und Aufnehmen des liegengebliebenen Strohs  benutzt.
+Die heute verbreitete Verwendung zum Harken von Laub war ein eher untergeordneter Zweck.
+</t>
+  </si>
+  <si>
+    <t>Schleppharke "Rheintäler Rechen" (A1261)</t>
+  </si>
+  <si>
+    <t>Die große Schleppharke, auch Zugharke genannt, diente auf dem Feld vor allem dem Nachharken von Getreide nach dem Mähen. Sie wurde, wie die Bezeichnung schon andeutet, von ein bis zwei Personen, oftmals einem großen Jungen oder zwei kleineren Kindern, gezogen.</t>
+  </si>
+  <si>
+    <t>Misthaken (A1292)</t>
+  </si>
+  <si>
+    <t>Ein Misthaken fand vor allem in kleineren Ställen Verwendung. Man nutzte ihn, um Stroh und Mist direkt aus den Ställen heraus auf den Misthaufen oder auf eine Transportkarre zuziehen. In größeren Ställen musste man hingegen oft Spaten und Mistgabel zum Herausschaufeln des festgetretenen Mistes einsetzen. 
+Weiterhin wurde der Misthaken beim Ausbringen des Mistes auf die Felder genutzt. Mit ihm konnte der Dung vom Karren gezogen werden.</t>
+  </si>
+  <si>
+    <t>Mistsense (A1340)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Mistsense, die auch Mietenmesser oder Strohmesser genannt wurde, konnte mehrere Verwendungszwecke haben. Zum einen wurde damit ein Misthaufen oder eine Silage, welche sich nach längerer Lagerung durch Gewicht und Druck verdichtet hatte, aufgelockert und zerschnitten. 
+ Eine ähnliche Anwendung gab es auch bei Stroh, das mit der Mistsense gerauft, also "ausgerupft", wurde. </t>
+  </si>
+  <si>
+    <t>Stroh-Transportseil mit Stopper (A1359)</t>
+  </si>
+  <si>
+    <t>Das Seil wurde zum Transportieren von Stroh, vorrangig auf kurzen Wegen, verwendet. Dafür wurde das Stroh in das Seil gelegt. Dann wurde das Ende des Seils durch den Stopper gefädelt und angezogen. Durch die spitz zulaufende Form der Aussparung in dem Holzplättchen hielt dieses das Seil straff.</t>
+  </si>
+  <si>
+    <t>Stroh-Spinnhaken (A1367)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein Spinnhaken diente zum Verzwirbeln von Strohhalmen zu einem groben Seil. Diese Seile wurden benutzt, um Strohgarben direkt auf dem Feld zusammenzubinden. 
+Auch beim Bau von Strohdächern wurde der Spinnhaken verwendet. Die Strohzöpfe, die man damit spann, dienten der Befestigung von Strohbündeln an den Dachsparren. </t>
+  </si>
+  <si>
+    <t>Heurechen (A1599)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Heurechen diente zum einen nach dem Mähen zum Zusammenharken des  Heus. Zum anderen wurde er auch bei der Kornernte zum Zusammenharken und Aufnehmen des liegengebliebenen gemähten Strohs  benutzt.
+Die heute verbreitete Verwendung zum Harken von Laub war ein eher untergeordneter Zweck.
+</t>
+  </si>
+  <si>
+    <t>Misthaken (A1601)</t>
+  </si>
+  <si>
+    <t>Futterschwinge (G1059)</t>
+  </si>
+  <si>
+    <t>"Ein aus weiden oder stroh länglichrund oder in gestalt einer muschel geflochtener, vorn offener aber hinten tieferer und geschlossener korb, worin der knecht dem pferde oder pferden den haber oder anderes körnerfutter bringt und diese vorher wiederholt aufschüttelt oder etwas in die höhe schnellt damit staub und spreu abfliegen." 
+(Deutsches Wörterbuch von Jacob und Wilhelm Grimm. Lfg. 5 (1872), Bd. IV,I,I (1878), Sp. 1095, Z. 78.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +193,449 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90042_ca_object_representations_media_426_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81956_ca_object_representations_media_452_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75437_ca_object_representations_media_457_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871_ca_object_representations_media_458_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83449_ca_object_representations_media_518_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056_ca_object_representations_media_583_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19130_ca_object_representations_media_612_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12330_ca_object_representations_media_647_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244_ca_object_representations_media_664_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244_ca_object_representations_media_680_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408_ca_object_representations_media_917_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43836_ca_object_representations_media_919_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87246_ca_object_representations_media_1153_large13.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +880,236 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.989746" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="396">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="891">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="892">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="892">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="892">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="396">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="396">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="892">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="892">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="446">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>