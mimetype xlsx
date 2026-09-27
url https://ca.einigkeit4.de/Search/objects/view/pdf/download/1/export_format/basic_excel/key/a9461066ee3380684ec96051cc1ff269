--- v0 (2026-08-09)
+++ v1 (2026-09-27)
@@ -12,69 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
-  </si>
-[...5 lines deleted...]
- Dieses Heckgestell bewirkte, dass geschnittenes Korn besser in Schwaden fiel. Schwaden sind die Reihen von gemähtem Getreide oder auch der Vorgang des Ablegens in Reihen – das Korn wurde geschwadet. Da dieses Schwaden mit kurzen Getreidesorten wie Gerste und Weizen, aber auch bei liegendem Getreide schwieriger war als bei langstieligen, aufrecht stehenden Pflanzen, wurden hierfür Hecksensen eingesetzt.  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -416,108 +409,100 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z2"/>
+  <dimension ref="A1:Z1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="2" max="2" width="47.27417" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.569336" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
-[...6 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>