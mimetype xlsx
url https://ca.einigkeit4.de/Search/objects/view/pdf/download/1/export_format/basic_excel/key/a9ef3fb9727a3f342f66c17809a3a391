--- v0 (2026-02-04)
+++ v1 (2026-10-05)
@@ -1,73 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Tonscherben (A1148)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diese Tonscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden. </t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1149)</t>
+  </si>
+  <si>
+    <t>Diese Steingutscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden. 
+Sie gehören möglicherweise zu einer Steingutflasche. Diese Flaschen, auch Nassau-Flaschen genannt, wurden zur Abfüllung von Mineralwasser verwendet.</t>
+  </si>
+  <si>
+    <t>Steinzeugscherben (A1150)</t>
+  </si>
+  <si>
+    <t>Diese Steinzeugscherben, sogenannte "pearl ware", wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden. 
+Der leicht bläuliche Schimmer der Glasur zeichnet diese besondere Form als "pearl ware" aus. Er wurde durch Kobald erzeugt.</t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1151)</t>
+  </si>
+  <si>
+    <t>Diese Steingutscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.</t>
+  </si>
+  <si>
+    <t>Steinzeugscherben (A1153)</t>
+  </si>
+  <si>
+    <t>Diese Steinzeugscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Die vollständig weiße Glasur zeichnet diese besondere Form als "white ware" aus. 
+Einzelne Scherben weisen zudem ein mit Transferdruck erzeugtes blaues Muster auf. Die Technik des Transferdruckes wurde 1752 erfunden. Hierbei wurden Seidenpapier, welches mittels Kupferplatten bedruckt worden war, auf die Keramik gelegt. Das Papier verbrannte beim Brennvorgang, das blaue Muster bliebt zurück.</t>
+  </si>
+  <si>
+    <t>Steinzeugscherben (A1154)</t>
+  </si>
+  <si>
+    <t>Diese Steinzeugscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie Scherben weisen ein mit Transferdruck erzeugtes blaues Muster auf. Die Technik des Transferdruckes wurde 1752 erfunden. Hierbei wurden Seidenpapier, welches mittels Kupferplatten bedruckt worden war, auf die Keramik gelegt. Das Papier verbrannte beim Brennvorgang, das blaue Muster bliebt zurück.</t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1155)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1156)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diese Keramikscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie sind handbemalt. Einige Scherben zeigen ein Blumenmuster, andere wurden mit einer Schwammtechnik vor dem Brennen koloriert. </t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1157)</t>
+  </si>
+  <si>
+    <t>Diese Steingutscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Es handelt sich um Steingut, welches alltägliche Verwendung fand.</t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1158)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1159)</t>
+  </si>
+  <si>
+    <t>Diese Keramikscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1160)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diese Keramikscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie gehörten möglicherweise zu einer Milchpfanne. </t>
+  </si>
+  <si>
+    <t>Tonscherben (A1161)</t>
+  </si>
+  <si>
+    <t>Diese Tonscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie gehörten wahrscheinlich zu Tongeschirr, welches aus braunem geschlämmtem Ton bestand.</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1162)</t>
+  </si>
+  <si>
+    <t>Porzellanscherben (A1163)</t>
+  </si>
+  <si>
+    <t>Diese Porzellanscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1164)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1165)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1166)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1167)</t>
+  </si>
+  <si>
+    <t>Reibemaschine „Duplex Record“ (A1168)</t>
+  </si>
+  <si>
+    <t>Die Reibemaschine "Duplex Record" wurde zum Zerreiben und Mahlen von Lebensmitteln wie Nüssen, Gewürzen oder hartem Brot zur Herstellung von Paniermehl verwendet. 
+Die Lebensmittel wurden eingefüllt und mit dem Deckel gegen das Reibeblech im Innern des Geräts gedrückt. Durch die Drehung der Kurbel wurde die Reibe bewegt. Da die Reibe doppelt perforiert ist, konnte man durch Drehung nach rechts ein gröberes und durch Drehung nach links ein  feineres Ergebnis erzielen.</t>
+  </si>
+  <si>
+    <t>Fleischwolf "Jonas" (A1169)</t>
+  </si>
+  <si>
+    <t>Ein Fleischwolf fand vielfältigen Einsatz beim Zerkleinern und Vermengen („Wolfen“) von Lebensmitteln wie Fleisch, Fisch und Gemüse. Er wurde beispielsweise zur Herstellung von Wurstbrät und Hackfleisch genutzt.</t>
+  </si>
+  <si>
+    <t>Kaffeemühle "Leinbrock´s Ideal" (A1170)</t>
+  </si>
+  <si>
+    <t>Die Kaffeemühle diente zum zermahlen von gerösteten ganzen Kaffeebohnen. Die Bohnen wurden oben in die Mühle eingefüllt. Im Innern befindet sich ein Mahlwerk, welches durch Drehen an der Kurbel die Bohnen mahlt. Das fertige Kaffeepulver wurde in einer Holzschublade aufgefangen.</t>
+  </si>
+  <si>
+    <t>Vorratsschrank für Lebensmittel, A1319 (R11)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alltag, Haushalt, Leben – 1
+Der ländliche Alltag des 18. und 19. Jahrhunderts ist nur schwer mit dem heutigen zu vergleichen. In einer Zeit ohne Strom und elektrisches Licht, ohne die zahlreichen Haushaltsgeräte, die heute selbstverständlich sind, richtete man sich mehr nach den Vorgaben der Natur. 
+So gab es beispielsweise keinen Kühlschrank. Zwar wurden Vorräte in Kellern gelagert, wo eine gleichbleibende Temperatur erreicht werden konnte. Um angebrochene Wurst, Brot und Butter in kleinen Portionen jedoch griffbereit zu haben, gab es kleine Schränke, die mit einer Isolierung versehen waren und somit zumindest vor direkter Sonne und Wärme, aber auch vor Schädlingen schützten.
+Weitere Objekte aus dieser Kategorie:
+A1198 – Öllicht in einer Getränkeflasche 
+A1378 – Staubreiniger 
+A1381 – Teppichklopfer 
+A1410 – Nähmaschine „Singer“ 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +250,749 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99030_ca_object_representations_media_472_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82034_ca_object_representations_media_473_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39797_ca_object_representations_media_474_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82072_ca_object_representations_media_475_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394_ca_object_representations_media_477_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798_ca_object_representations_media_478_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85329_ca_object_representations_media_479_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10380_ca_object_representations_media_480_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42030_ca_object_representations_media_481_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57522_ca_object_representations_media_482_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83579_ca_object_representations_media_483_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71747_ca_object_representations_media_484_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94898_ca_object_representations_media_485_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84423_ca_object_representations_media_486_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285_ca_object_representations_media_487_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75096_ca_object_representations_media_488_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21019_ca_object_representations_media_489_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93915_ca_object_representations_media_490_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85340_ca_object_representations_media_491_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179_ca_object_representations_media_492_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89918_ca_object_representations_media_493_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987_ca_object_representations_media_494_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84013_ca_object_representations_media_1274_large23.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +1237,329 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="43.846436" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="396">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="396">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="396">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="396">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="396">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="396">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="396">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="396">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="396">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="396">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="396">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="396">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="396">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="396">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="396">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="396">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="396">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="396">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="396">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="396">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>