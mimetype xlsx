--- v0 (2026-05-14)
+++ v1 (2026-08-21)
@@ -26,65 +26,65 @@
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Weidenkorb (A1302)</t>
+  </si>
+  <si>
+    <t>Körbe waren alltägliche Behältnisse zur Aufbewahrung und auch zum Transport von Lebensmitteln und Alltagsgütern.</t>
+  </si>
+  <si>
+    <t>Weidenkorb (A1303)</t>
+  </si>
+  <si>
     <t>Dengelamboss (A1526)</t>
   </si>
   <si>
     <t>Vor dem Aufkommen von Mähmaschinen um die Jahrhundertwende vom 19. zum 20. Jahrhundert wurden Korn und Gras mit Sensen und Sicheln geschnitten. Diese mussten vor Beginn der Arbeit stets geschärft werden, was als Dengeln bezeichnet wird. 
 Zum Dengeln wurde die Schneide der Sense oder Sichel mit einem Schlosser- oder Dengelhammer auf einem kleinen Amboss beschlagen, um sie so nach vorn hin zu verdünnen und zu schärfen. 
 Dieser transportable Dengelamboss ließ sich verschiedene Untergründe wie etwa direkt in den Feldboden oder in einen Holzklotz einschlagen, falls das Arbeitsgerät unterwegs nachgeschärft werden musste.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Weidenkorb (A1302)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -489,59 +489,59 @@
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">