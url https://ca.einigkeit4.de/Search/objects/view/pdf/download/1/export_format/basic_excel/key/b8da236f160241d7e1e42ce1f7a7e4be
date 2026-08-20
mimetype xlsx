--- v0 (2026-02-05)
+++ v1 (2026-08-20)
@@ -1,73 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Rodespaten "Ketzin" (A1213)</t>
+  </si>
+  <si>
+    <t>Der Rodespaten diente vor allem zur Bearbeitung gröberer Böden. Das Etikett zeigt die Aufschrift "Meyer-Qualität - Aus einem Stück geschmiedet - Rodespaten Ketzin".
+Das Modell "Ketzin" wird auch heute noch von der Firma "Meyer" hergestellt und als "der Spaten für das Grobe" beworben.</t>
+  </si>
+  <si>
+    <t>Doppel-Nasenringzange für Schweine (A1437)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Nasenringzange wurde verwendet, um einen oder mehrere Ringe am Rüssel eines Schweines anzubringen. Das Tier sollte dadurch am Wühlen und Graben gehindert werden. 
+Durch den doppelten Zangenkopf konnten mit dieser Zange verschiedene Ringgrößen angebracht werden. Der aufgebogene Ring wurde hierfür in einen der beiden offenen Zangenköpfe gelegt. Anschließend wurde die Zange zwischen Nasenloch und Nasenflügel positioniert und schnell zugedrückt. Dadurch wurde der Ring zugebogen und befestigt. </t>
+  </si>
+  <si>
+    <t>Nasenringzange für Schweine (A1438)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Nasenringzange wurde verwendet, um einen oder mehrere Ringe am Rüssel eines Schweines anzubringen. Das Tier sollte dadurch am Wühlen und Graben gehindert werden. 
+Der aufgebogene Ring wurde in die Kerbungen auf der Innenseite des Zangenkopfes gelegt. Die beiden Kerbungen sind unterschiedlich groß, sodass die Zange für zwei verschiedene Ringgrößen geeignet war. Anschließend wurde die Zange zwischen Nasenloch und Nasenflügel positioniert und schnell zugedrückt. Dadurch wurde der Ring zugebogen und befestigt.  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +136,149 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67922_ca_object_representations_media_536_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47155_ca_object_representations_media_752_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62451_ca_object_representations_media_753_large3.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +523,149 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="44.989014" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>