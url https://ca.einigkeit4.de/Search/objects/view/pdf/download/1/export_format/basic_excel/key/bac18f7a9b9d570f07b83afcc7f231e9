--- v0 (2026-06-10)
+++ v1 (2026-08-19)
@@ -1,73 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Öllicht in einer Getränkeflasche (A1198)</t>
+  </si>
+  <si>
+    <t>Vor dem Aufkommen der flächendeckenden elektrischen Beleuchtung wurden Innenräume mit Feuerschein beleuchtet. Dieser konnte von einer Feuerstelle, von Kerzen oder auch von Öllampen stammen.
+Bis zur Mitte des 19. Jahrhundert wurden Öllampen mit organischen Ölen und Fetten, wie beispielsweise Waltran oder Pflanzenölen, betrieben. Diese Brennstoffe wurden dann von mineralischen Ölen, hauptsächlich Petroleum, abgelöst.
+Das vorliegende Öllicht wurde selbst hergestellt, indem ein an einem Metallblättchen befestigter Docht in eine Steinzeugflasche gehangen wurde. Die Flasche diente davor als Wasser- oder auch als Schnapsflasche und war unter Bezeichnungen wie "Emser Kränchen" oder "Nassauer Flasche" bekannt.</t>
+  </si>
+  <si>
+    <t>Vorratsschrank für Lebensmittel, A1319 (R11)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alltag, Haushalt, Leben – 1
+Der ländliche Alltag des 18. und 19. Jahrhunderts ist nur schwer mit dem heutigen zu vergleichen. In einer Zeit ohne Strom und elektrisches Licht, ohne die zahlreichen Haushaltsgeräte, die heute selbstverständlich sind, richtete man sich mehr nach den Vorgaben der Natur. 
+So gab es beispielsweise keinen Kühlschrank. Zwar wurden Vorräte in Kellern gelagert, wo eine gleichbleibende Temperatur erreicht werden konnte. Um angebrochene Wurst, Brot und Butter in kleinen Portionen jedoch griffbereit zu haben, gab es kleine Schränke, die mit einer Isolierung versehen waren und somit zumindest vor direkter Sonne und Wärme, aber auch vor Schädlingen schützten.
+Weitere Objekte aus dieser Kategorie:
+A1198 – Öllicht in einer Getränkeflasche 
+A1378 – Staubreiniger 
+A1381 – Teppichklopfer 
+A1410 – Nähmaschine „Singer“ 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +137,119 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44967_ca_object_representations_media_521_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84013_ca_object_representations_media_1274_large2.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +494,140 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="43.846436" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>