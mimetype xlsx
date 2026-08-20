--- v0 (2026-02-05)
+++ v1 (2026-08-20)
@@ -1,73 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Vogelfigur (A1130)</t>
+  </si>
+  <si>
+    <t>Diese Vogelfigur stammt aus dem westafrikanischen Ghana.</t>
+  </si>
+  <si>
+    <t>Lerchenspiegel (A1414)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Lerchenspiegel wurde für die Vogeljagd benutzt. Er diente dazu, die Tiere  durch Lichtreflektionen anzulocken.
+Die Jagd konnte daher nur an einem sonnigen, unbewölkten Tag erfolgen. Der Spiegel wurde mit der Spindel in den Boden gesteckt und mit der daran befestigten Schnur stetig hin- und hergedreht. Der Jäger musste sich mit etwas Abstand verbergen. Die Lichtreflektionen in den Spiegelscherben zogen die Vögel an. Sie konnten anschließend mit vorher ausgelegten Netzen gefangen oder auch geschossen werden. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +128,119 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72025_ca_object_representations_media_453_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90805_ca_object_representations_media_730_large2.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +485,140 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.708496" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="891">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>