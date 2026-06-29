--- v0 (2025-12-17)
+++ v1 (2026-06-29)
@@ -1,73 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Dezimalwaage (A1171)</t>
+  </si>
+  <si>
+    <t>Eine Dezimalwaage eignete sich besonders zum Wiegen schwerer Güter. Sie ist so konstruiert, dass der Wägesatz, also die Gewichte die dem zu wiegenden Gut gegenüber gestellt wurden, nur ein Zehntel der zu wiegenden Ware haben musste.
+So konnte beispielsweise ein Getreidesack von 50 kg mit einem Gewichtsatz von 5 kg aufgewogen werden.</t>
+  </si>
+  <si>
+    <t>Dezimalwaage (A1172)</t>
+  </si>
+  <si>
+    <t>Dezimalwaage (A1173)</t>
+  </si>
+  <si>
+    <t>Gewicht 5 kg (A1174)</t>
+  </si>
+  <si>
+    <t>5 kg Gewicht zur Verwendung auf einer Pendel- oder Dezimalwaage.</t>
+  </si>
+  <si>
+    <t>Gewicht 5 kg (A1175)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein 5 kg Gewicht zur Verwendung auf einer Pendel- oder Dezimalwaage. 
+Tatsächlich wiegt dieses Gewicht jedoch nur 4,696 kg. Die Differenz erklärt sich aus der fehlenden Plombe. Am oberen Rand des Gewichts befindet sich ein Loch, in welches flüssiges Metall wie beispielsweise Blei gegossen werden konnte. Damit konnte man das Gewicht beschweren und auf einen gewünschten Wert eichen. </t>
+  </si>
+  <si>
+    <t>Gewicht 5 kg  (A1176)</t>
+  </si>
+  <si>
+    <t>Gewicht 5 kg (A1177)</t>
+  </si>
+  <si>
+    <t>Gewicht 1 kg (A1178)</t>
+  </si>
+  <si>
+    <t>1 kg Gewicht zur Verwendung auf einer Pendel- oder Dezimalwaage.</t>
+  </si>
+  <si>
+    <t>Gewicht 2 kg (A1179)</t>
+  </si>
+  <si>
+    <t>2 kg Gewicht zur Verwendung auf einer Pendel- oder Dezimalwaage.</t>
+  </si>
+  <si>
+    <t>Gewicht 3 Z. Pf. (A1180)</t>
+  </si>
+  <si>
+    <t>3 Z. Pf. (Zollpfund) Gewicht zur Verwendung auf einer Pendel- oder Dezimalwaage.
+Das Zollpfund wurde vom deutschen Zollverein mit exakt 500 Gramm definiert. Ziel war es, unterschiedliche, oft nur lokal gebräuchliche Gewichtsmaße zu vereinheitlichen. 3 Zollpfund entsprechen demnach 1,5 kg.</t>
+  </si>
+  <si>
+    <t>Gewicht 5 kg (A1181)</t>
+  </si>
+  <si>
+    <t>Gewicht 10 lb (A1182)</t>
+  </si>
+  <si>
+    <t>10 lb Gewicht zur Verwendung auf einer Pendel- oder Dezimalwaage. 
+Die Abkürzung lb steht für "Pound". Diese Einheit entstammt dem angloamerikanischen Maßsystem. Ein "Pound" entspricht dabei gerundet 454 Gramm.
+Demnach müsste dieses 10 lb Gewicht 4,540 kg wiegen. Tatsächlich wiegt es aber 4,965 kg. Dies lässt eine Beschwerung und Angleichung ans metrische System mittels einer Plombe vermuten. Die Plombe ist als farblich abgesetzte Metallverdickung am oberen Rand des Gewichts zu erkennen.</t>
+  </si>
+  <si>
+    <t>Gewicht 10 Z. Pf. (A1183)</t>
+  </si>
+  <si>
+    <t>10 Z. Pf. (Zollpfund) Gewicht zur Verwendung auf einer Pendel- oder Dezimalwaage.
+Das Zollpfund wurde vom deutschen Zollverein mit exakt 500 Gramm definiert. Ziel war es, unterschiedliche, oft nur lokal gebräuchliche Gewichtsmaße zu vereinheitlichen. 10 Zollpfund entsprechen demnach 5 kg.</t>
+  </si>
+  <si>
+    <t>Gewicht 10 kg (A1184)</t>
+  </si>
+  <si>
+    <t>10 kg Gewicht zur Verwendung auf einer Pendel- oder Dezimalwaage.</t>
+  </si>
+  <si>
+    <t>Gewicht 2 kg (A1185)</t>
+  </si>
+  <si>
+    <t>Kiste für Gewichtsatz (A1186)</t>
+  </si>
+  <si>
+    <t>Diese Kiste diente zur Aufbewahrung mehrerer verschiedener Waagengewichte, einem sogenannten Gewichtsatz.</t>
+  </si>
+  <si>
+    <t>Kiste für Gewichtsatz (A1187)</t>
+  </si>
+  <si>
+    <t>Mistsense (A1340)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Mistsense, die auch Mietenmesser oder Strohmesser genannt wurde, konnte mehrere Verwendungszwecke haben. Zum einen wurde damit ein Misthaufen oder eine Silage, welche sich nach längerer Lagerung durch Gewicht und Druck verdichtet hatte, aufgelockert und zerschnitten. 
+ Eine ähnliche Anwendung gab es auch bei Stroh, das mit der Mistsense gerauft, also "ausgerupft", wurde. </t>
+  </si>
+  <si>
+    <t>Hufeisen (A1428)</t>
+  </si>
+  <si>
+    <t>Um das Hufhorn der Hufe von Arbeitstieren vor zu schnellem Abrieb zu schützen, war es wichtig, dieses zu schützen. Hierfür wurden Hufeisen angebracht. Diese bestehen in der Regel aus Schmiedeeisen und werden mittels Nägeln an der Hornwand des Hufes befestigt.  
+Jedes Hufeisen wird individuell auf die Bedürfnisse des jeweiligen Pferdes angepasst. Dabei spielen beispielsweise Größe, Gewicht, Einsatzgebiet oder mögliche Beinfehlstellungen eine Rolle.</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1429)</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1430)</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1431)</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1432)</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1433)</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1434)</t>
+  </si>
+  <si>
+    <t>Gewicht 2 kg (A1453)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 kg Gewicht zur Verwendung auf einer Pendel- oder Dezimalwaage. 
+Tatsächlich wiegt dieses Gewicht jedoch nur 1,907 kg. Die Differenz erklärt sich aus der fehlenden Plombe. Am oberen Rand des Gewichts befindet sich ein Loch, in welches flüssiges Metall wie beispielsweise Blei gegossen werden konnte. Damit konnte man das Gewicht beschweren und auf einen gewünschten Wert eichen. </t>
+  </si>
+  <si>
+    <t>Gewicht 200 g (A1455)</t>
+  </si>
+  <si>
+    <t>200 g Gewicht zur Verwendung auf einer Pendel- oder Dezimalwaage.</t>
+  </si>
+  <si>
+    <t>Gewicht 100 g (A1456)</t>
+  </si>
+  <si>
+    <t>100 g Gewicht zur Verwendung auf einer Pendel- oder Dezimalwaage.</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1588)</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1589)</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1590)</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1591)</t>
+  </si>
+  <si>
+    <t>Gewicht 1kg (A1780)</t>
+  </si>
+  <si>
+    <t>Gewicht 1kg (A1781)</t>
+  </si>
+  <si>
+    <t>Gewicht 1kg (A1782)</t>
+  </si>
+  <si>
+    <t>Gewicht 1kg (A1783)</t>
+  </si>
+  <si>
+    <t>Gewicht 2kg (A1784)</t>
+  </si>
+  <si>
+    <t>Gewicht 5kg (A1785)</t>
+  </si>
+  <si>
+    <t>Gewicht 5kg (A1786)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +286,1079 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65162_ca_object_representations_media_496_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70572_ca_object_representations_media_497_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31666_ca_object_representations_media_498_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14715_ca_object_representations_media_499_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18267_ca_object_representations_media_500_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73630_ca_object_representations_media_501_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34051_ca_object_representations_media_502_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97208_ca_object_representations_media_503_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31283_ca_object_representations_media_504_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59193_ca_object_representations_media_505_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44617_ca_object_representations_media_506_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050_ca_object_representations_media_507_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51916_ca_object_representations_media_508_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56433_ca_object_representations_media_509_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20145_ca_object_representations_media_510_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96771_ca_object_representations_media_511_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92850_ca_object_representations_media_512_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12330_ca_object_representations_media_647_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20165_ca_object_representations_media_745_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358_ca_object_representations_media_746_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90588_ca_object_representations_media_747_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23466_ca_object_representations_media_749_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78290_ca_object_representations_media_768_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56334_ca_object_representations_media_770_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47952_ca_object_representations_media_771_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68957_ca_object_representations_media_908_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87319_ca_object_representations_media_909_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75080_ca_object_representations_media_1086_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64719_ca_object_representations_media_1087_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71798_ca_object_representations_media_1088_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89447_ca_object_representations_media_1089_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11477_ca_object_representations_media_1090_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29841_ca_object_representations_media_1091_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24468_ca_object_representations_media_1092_large34.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +1603,447 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.135742" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="891">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="891">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="396">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="396">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="396">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="396">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="396">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="396">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="891">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="396">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="396">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="396">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="396">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="891">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="892">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="396">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="396">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="B22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="396">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="B24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="B25" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="396">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="892">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="396">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" customHeight="1" ht="396">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="396">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="B31" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="396">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>49</v>
+      </c>
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="B33" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="892">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="892">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="892">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="892">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="892">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="892">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" customHeight="1" ht="892">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>57</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>