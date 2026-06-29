--- v0 (2025-10-30)
+++ v1 (2026-06-29)
@@ -1,73 +1,205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Hühnertränke (A1131)</t>
+  </si>
+  <si>
+    <t>Die Hühnertränke wurde mit Wasser für Geflügel befüllt. 
+Die mittlere, leicht erhöhte Öffnung diente zum Einfüllen des Wassers. Aus den äußeren Öffnungen konnten die Tiere trinken.</t>
+  </si>
+  <si>
+    <t>Hühnertränke (A1132)</t>
+  </si>
+  <si>
+    <t>Tonscherben (A1148)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diese Tonscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden. </t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1149)</t>
+  </si>
+  <si>
+    <t>Diese Steingutscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden. 
+Sie gehören möglicherweise zu einer Steingutflasche. Diese Flaschen, auch Nassau-Flaschen genannt, wurden zur Abfüllung von Mineralwasser verwendet.</t>
+  </si>
+  <si>
+    <t>Steinzeugscherben (A1150)</t>
+  </si>
+  <si>
+    <t>Diese Steinzeugscherben, sogenannte "pearl ware", wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden. 
+Der leicht bläuliche Schimmer der Glasur zeichnet diese besondere Form als "pearl ware" aus. Er wurde durch Kobald erzeugt.</t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1151)</t>
+  </si>
+  <si>
+    <t>Diese Steingutscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.</t>
+  </si>
+  <si>
+    <t>Steinzeugscherben (A1152)</t>
+  </si>
+  <si>
+    <t>Diese Steinzeugscherben, sogenannte "white ware", wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Die vollständig weiße Glasur zeichnet diese besondere Form als "white ware" aus.</t>
+  </si>
+  <si>
+    <t>Steinzeugscherben (A1153)</t>
+  </si>
+  <si>
+    <t>Diese Steinzeugscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Die vollständig weiße Glasur zeichnet diese besondere Form als "white ware" aus. 
+Einzelne Scherben weisen zudem ein mit Transferdruck erzeugtes blaues Muster auf. Die Technik des Transferdruckes wurde 1752 erfunden. Hierbei wurden Seidenpapier, welches mittels Kupferplatten bedruckt worden war, auf die Keramik gelegt. Das Papier verbrannte beim Brennvorgang, das blaue Muster bliebt zurück.</t>
+  </si>
+  <si>
+    <t>Steinzeugscherben (A1154)</t>
+  </si>
+  <si>
+    <t>Diese Steinzeugscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie Scherben weisen ein mit Transferdruck erzeugtes blaues Muster auf. Die Technik des Transferdruckes wurde 1752 erfunden. Hierbei wurden Seidenpapier, welches mittels Kupferplatten bedruckt worden war, auf die Keramik gelegt. Das Papier verbrannte beim Brennvorgang, das blaue Muster bliebt zurück.</t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1155)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1156)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diese Keramikscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie sind handbemalt. Einige Scherben zeigen ein Blumenmuster, andere wurden mit einer Schwammtechnik vor dem Brennen koloriert. </t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1157)</t>
+  </si>
+  <si>
+    <t>Diese Steingutscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Es handelt sich um Steingut, welches alltägliche Verwendung fand.</t>
+  </si>
+  <si>
+    <t>Steingutscherben (A1158)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1159)</t>
+  </si>
+  <si>
+    <t>Diese Keramikscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1160)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diese Keramikscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie gehörten möglicherweise zu einer Milchpfanne. </t>
+  </si>
+  <si>
+    <t>Tonscherben (A1161)</t>
+  </si>
+  <si>
+    <t>Diese Tonscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.
+Sie gehörten wahrscheinlich zu Tongeschirr, welches aus braunem geschlämmtem Ton bestand.</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1162)</t>
+  </si>
+  <si>
+    <t>Porzellanscherben (A1163)</t>
+  </si>
+  <si>
+    <t>Diese Porzellanscherben wurden bei der Sanierung des Hofes sowie bei Gartenarbeiten gefunden.</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1164)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1165)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1166)</t>
+  </si>
+  <si>
+    <t>Keramikscherben (A1167)</t>
+  </si>
+  <si>
+    <t>Öllicht in einer Getränkeflasche (A1198)</t>
+  </si>
+  <si>
+    <t>Vor dem Aufkommen der flächendeckenden elektrischen Beleuchtung wurden Innenräume mit Feuerschein beleuchtet. Dieser konnte von einer Feuerstelle, von Kerzen oder auch von Öllampen stammen.
+Bis zur Mitte des 19. Jahrhundert wurden Öllampen mit organischen Ölen und Fetten, wie beispielsweise Waltran oder Pflanzenölen, betrieben. Diese Brennstoffe wurden dann von mineralischen Ölen, hauptsächlich Petroleum, abgelöst.
+Das vorliegende Öllicht wurde selbst hergestellt, indem ein an einem Metallblättchen befestigter Docht in eine Steinzeugflasche gehangen wurde. Die Flasche diente davor als Wasser- oder auch als Schnapsflasche und war unter Bezeichnungen wie "Emser Kränchen" oder "Nassauer Flasche" bekannt.</t>
+  </si>
+  <si>
+    <t>3 Waschmitteldosen "Sand, Seife, Soda" (A1797)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +245,779 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32634_ca_object_representations_media_454_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77640_ca_object_representations_media_455_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99030_ca_object_representations_media_472_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82034_ca_object_representations_media_473_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39797_ca_object_representations_media_474_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82072_ca_object_representations_media_475_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27267_ca_object_representations_media_476_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394_ca_object_representations_media_477_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798_ca_object_representations_media_478_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85329_ca_object_representations_media_479_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10380_ca_object_representations_media_480_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42030_ca_object_representations_media_481_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57522_ca_object_representations_media_482_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83579_ca_object_representations_media_483_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71747_ca_object_representations_media_484_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94898_ca_object_representations_media_485_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84423_ca_object_representations_media_486_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285_ca_object_representations_media_487_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75096_ca_object_representations_media_488_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21019_ca_object_representations_media_489_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93915_ca_object_representations_media_490_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85340_ca_object_representations_media_491_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44967_ca_object_representations_media_521_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78289_ca_object_representations_media_1237_large24.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +1262,335 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="47.559814" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="891">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="396">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="396">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="396">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="396">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="396">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="396">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="396">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="396">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="396">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="396">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="396">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="396">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="396">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="396">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="396">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="396">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="396">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="396">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="396">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="891">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="446">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>42</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>