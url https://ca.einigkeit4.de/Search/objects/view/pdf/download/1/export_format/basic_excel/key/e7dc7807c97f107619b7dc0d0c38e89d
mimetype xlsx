--- v0 (2026-03-23)
+++ v1 (2026-08-19)
@@ -1,73 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Aussteuertruhe von Johanna Rosina Günther, 1795 (A1108)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die aufgebrachten Initialen und das Datum lassen vermuten, dass es sich um die Aussteuertruhe von Johanna Rosina Günther handelt. Sie heiratete Johann Gottfried Günther, welcher um 1800 den Polenzer Dreiseithof, in dem sich heute der Verein "Einigkeit 4" befindet, erbaute. 
+Bis ins 20. Jahrhundert war es üblich, dass die Familie einer jungen Frau bis zu deren Hochzeit ihre Aussteuer, die oft aus Heimtextilien, Geschirr und anderen nützlichen Dingen für den Haushalt bestand, ansammelte. 
+Bei der Hochzeit wurde diese Aussteuer dann dem Vater des Bräutigams oder dem Brautpaar selbst überreicht - in einer Truhe. Die Aussteuer sollte dem jungen Paar das Leben in einem eigenen Haushalt ermöglichen. Gleichzeitig diente die Truhe als Verwahrungsort, aber auch der Sicherung der wertvollen Besitztümer. Sie konnte verschlossen werden und war im Falle eines Brandes leicht zu transportieren und in Sicherheit zu bringen. </t>
+  </si>
+  <si>
+    <t>Bemalte Holztruhe auf Quetschkugelfüßen (G1003)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eine Bauerntruhe zur Aufbewahrung von Wertgegenständen und Kleidung mit der Aufschrift "S R / ANNO / 1762".  </t>
+  </si>
+  <si>
+    <t>Kiste für Gewichtsatz (A1186)</t>
+  </si>
+  <si>
+    <t>Diese Kiste diente zur Aufbewahrung mehrerer verschiedener Waagengewichte, einem sogenannten Gewichtsatz.</t>
+  </si>
+  <si>
+    <t>Kiste für Gewichtsatz (A1187)</t>
+  </si>
+  <si>
+    <t>Weidenkorb (A1302)</t>
+  </si>
+  <si>
+    <t>Körbe waren alltägliche Behältnisse zur Aufbewahrung und auch zum Transport von Lebensmitteln und Alltagsgütern.</t>
+  </si>
+  <si>
+    <t>Weidenkorb (A1303)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +147,179 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81976_ca_object_representations_media_434_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129_ca_object_representations_media_1221_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96771_ca_object_representations_media_511_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92850_ca_object_representations_media_512_large4.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +564,174 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="446">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="891">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>