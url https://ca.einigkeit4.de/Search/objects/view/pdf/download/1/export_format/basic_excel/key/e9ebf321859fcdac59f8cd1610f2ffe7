--- v0 (2025-10-30)
+++ v1 (2026-06-29)
@@ -1,73 +1,691 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Löffel (A1105)</t>
+  </si>
+  <si>
+    <t>Auf dem Land war es üblich, kleine Küchenwerkzeuge wie Esslöffel, Schöpfkellen und 
+Rührlöffel selbst zu schnitzen. Man verwendete hierfür gern Kirsch-, Spindel-, Fichten- oder
+Pappelholz, da sich diese Hölzer gut glätten lassen.</t>
+  </si>
+  <si>
+    <t>Entenfigur (A1128)</t>
+  </si>
+  <si>
+    <t>Löffel (A1312)</t>
+  </si>
+  <si>
+    <t>Der Stiel dieses Löffels ist in Form eines Altweiberknotens gestaltet. Zwei sich gegenüberliegende Stränge sind ineinander verflochten. Das Ende des Stiels  bildet ein Herz.</t>
+  </si>
+  <si>
+    <t>Löffel (A1313)</t>
+  </si>
+  <si>
+    <t>Geflügelkorb (A1320)</t>
+  </si>
+  <si>
+    <t>Säwanne (A1321)</t>
+  </si>
+  <si>
+    <t>Eine Säwanne wurde benutzt, um bei der Aussaat die Samenkörner zu tragen. Die nierenförmige Wanne wurde in die Taille geklemmt getragen und die Aussaat erfolgte mit der anderen Hand.</t>
+  </si>
+  <si>
+    <t>Haumesser (A1322)</t>
+  </si>
+  <si>
+    <t>Hippe (A1323)</t>
+  </si>
+  <si>
+    <t>Hippe (A1324)</t>
+  </si>
+  <si>
+    <t>Haumesser (A1325)</t>
+  </si>
+  <si>
+    <t>Harke (A1326)</t>
+  </si>
+  <si>
+    <t>Haumesser (A1327)</t>
+  </si>
+  <si>
+    <t>Heckgestell einer Hecksense, ohne Blatt und Stiel (A1328)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hecksensen dienten zum Schneiden von kurzen Getreidesorten. Sie verfügten über ein hölzernes Gestell, das sogenannte Heckgestell, oberhalb des Sensenblattes. 
+ Dieses Heckgestell bewirkte, dass geschnittenes Korn besser in Schwaden fiel. Schwaden sind die Reihen von gemähtem Getreide oder auch der Vorgang des Ablegens in Reihen – das Korn wurde geschwadet. Da dieses Schwaden mit kurzen Getreidesorten wie Gerste und Weizen, aber auch bei liegendem Getreide schwieriger war als bei langstieligen, aufrecht stehenden Pflanzen, wurden hierfür Hecksensen eingesetzt. </t>
+  </si>
+  <si>
+    <t>Korn- und Wurfschaufel (A1330)</t>
+  </si>
+  <si>
+    <t>Langstieliges Haumesser (A1332)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein Haumesser mit langem Stiel wurde bei der Pflege von Hecken verwendet. 
+Hecken wurden gezielt als Umzäunungen oder auch Abgrenzungen angelegt. Als  Zaun für das Vieh oder auch als Grenze zwischen Ackerparzellen waren sie eine natürliche Einfriedung. 
+Zum Anlegen von Hecken wurden besonders dornige, harte Gehölze wie Weiß- und Schwarzdorn bevorzugt. Damit diese nicht verwaldeten, mussten die Hecken regelmäßig gepflegt und beschnitten werden. 
+ Mit dem Haumesser wurde dabei der Boden unter der Hecke gesäubert. Auch zum Abschlagen unerwünschter Seitentriebe wurde es genutzt.
+</t>
+  </si>
+  <si>
+    <t>Langstieliges Haumesser (A1333)</t>
+  </si>
+  <si>
+    <t>Spindel (A1335)</t>
+  </si>
+  <si>
+    <t>Löffel-Schnitzmesser (A1336)</t>
+  </si>
+  <si>
+    <t>Hopfenhacke (A1338)</t>
+  </si>
+  <si>
+    <t>Mistsense (A1340)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Mistsense, die auch Mietenmesser oder Strohmesser genannt wurde, konnte mehrere Verwendungszwecke haben. Zum einen wurde damit ein Misthaufen oder eine Silage, welche sich nach längerer Lagerung durch Gewicht und Druck verdichtet hatte, aufgelockert und zerschnitten. 
+ Eine ähnliche Anwendung gab es auch bei Stroh, das mit der Mistsense gerauft, also "ausgerupft", wurde. </t>
+  </si>
+  <si>
+    <t>Kurzsense (A1343)</t>
+  </si>
+  <si>
+    <t>Die Kurzsense wurde zum Schneiden von Korn gebraucht. Der Mäher konnte die Sense mit beiden Händen bedienen.</t>
+  </si>
+  <si>
+    <t>Pflanzlochstecher (A1346)</t>
+  </si>
+  <si>
+    <t>Schälhacke (A1348)</t>
+  </si>
+  <si>
+    <t>Dieser Spaten, der im englischen als "breast plough", im deutschen als "Schälhacke" bezeichnet wird, wurde zum Abstechen von Torf und Grassoden verwendet. 
+Der robuste Stiel und der breite Griff sind so gestaltet, dass man sich mit der Hüfte oder den Oberschenkeln dagegenstemmen konnte. Auf diese Weise wurde die Klinge stoßweiße mit der Kraft des gesamten Körpers unter die Torfschicht oder unter Grassoden gestoßen. 
+Obwohl der Spaten im englischen "breast plough", also "Brustpflug" genannt wird, stammt diese Bezeichnung nicht von der Art der Anwendung des Gerätes. Vielmehr handelt es sich bei "breast" um einen mundartlichen Ausdruck für ein geschnittenes Torfstück. 
+Trotz der Tatsache, dass diese Arbeit körperlich sehr anstrengend war, wurde diese Methode des Torf- und Grasstechens bis ins frühe 20. Jahrhundert angewandt.</t>
+  </si>
+  <si>
+    <t>Reisigbesen (A1350)</t>
+  </si>
+  <si>
+    <t>Reisigbesen waren eine günstige und einfache Form des Besens. Im Gegensatz zu Bürsten und Fegern, die aus Tierhaar bestanden und vom Bürstenmacher bezogen werden mussten, konnte ein Reisigbesen aus vorhandenen Zweigen, häufig von der Birke, und einem Stiel selbst gebunden werden.</t>
+  </si>
+  <si>
+    <t>Arbeitsbock (A1351)</t>
+  </si>
+  <si>
+    <t>Löffel (A1352)</t>
+  </si>
+  <si>
+    <t>Wellerhaken (A1354)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein Wellerhaken diente zum Auffangen der Getreidehalme bei der Mahd mit der Sense. Dabei wurden entweder eine Kurzsense und ein Wellerhaken in jeweils einer Hand gleichzeitig geführt, oder aber das Getreide im Anschluss an den Schnitt mit einer größeren Sense aufgehoben. Besonders bei Getreide, in dem viele Unkräuter wuchsen, wie beispielsweise Hafer, wurde der Wellerhaken genutzt.  </t>
+  </si>
+  <si>
+    <t>Heuraufer (A1355)</t>
+  </si>
+  <si>
+    <t>Rundnadel zum Weidenziehen (A1356)</t>
+  </si>
+  <si>
+    <t>Diese Nadel wurde bei der Herstellung und Instandhaltung von Strohdächern benutzt. Mit ihr konnten Weiden- oder auch Birkenruten durch das Dachstroh gezogen werden, um dieses an den Dachsparren zu befestigen. 
+Weiterhin fanden Nadeln dieser Art beim Korbflechten Verwendung.</t>
+  </si>
+  <si>
+    <t>Wetzstab (A1357)</t>
+  </si>
+  <si>
+    <t>Der Wetzstab wurde in Fett und anschließend in Sand getaucht. An der so entstandenen rauhen Oberfläche konnten Klingen geschärft werden.</t>
+  </si>
+  <si>
+    <t>Trinkhorn (A1358)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trinkhörner wurden unter anderem benutzt, um Tieren Flüssigkeiten wie beispielsweise Medizin einzuflößen. </t>
+  </si>
+  <si>
+    <t>Stroh-Transportseil mit Stopper (A1359)</t>
+  </si>
+  <si>
+    <t>Das Seil wurde zum Transportieren von Stroh, vorrangig auf kurzen Wegen, verwendet. Dafür wurde das Stroh in das Seil gelegt. Dann wurde das Ende des Seils durch den Stopper gefädelt und angezogen. Durch die spitz zulaufende Form der Aussparung in dem Holzplättchen hielt dieses das Seil straff.</t>
+  </si>
+  <si>
+    <t>Sackhaken (A1360)</t>
+  </si>
+  <si>
+    <t>Sackhaken dienten dazu, die oft sehr schweren Getreidesäcke anzuheben und zu transportieren.</t>
+  </si>
+  <si>
+    <t>Sackhaken (A1361)</t>
+  </si>
+  <si>
+    <t>Löffel (A1363)</t>
+  </si>
+  <si>
+    <t>Sackhebegriffe (A1365)</t>
+  </si>
+  <si>
+    <t>Schafschere (A1366)</t>
+  </si>
+  <si>
+    <t>Stroh-Spinnhaken (A1367)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein Spinnhaken diente zum Verzwirbeln von Strohhalmen zu einem groben Seil. Diese Seile wurden benutzt, um Strohgarben direkt auf dem Feld zusammenzubinden. 
+Auch beim Bau von Strohdächern wurde der Spinnhaken verwendet. Die Strohzöpfe, die man damit spann, dienten der Befestigung von Strohbündeln an den Dachsparren. </t>
+  </si>
+  <si>
+    <t>Schaufel zum Befüllen von Säcken (A1368)</t>
+  </si>
+  <si>
+    <t>Horngefäß (A1371)</t>
+  </si>
+  <si>
+    <t>Wetzsteinköcher (A1372)</t>
+  </si>
+  <si>
+    <t>Um während der Mahd die Schneiden der Sensen und Sicheln auch auf dem Feld nachschärfen zu können, trug man bis ins ausgehende 19. Jahrhundert einen Wetzstein bei sich. Dieser bestand oft aus Sand- oder Schiefergestein. 
+Da der Stein jedoch nur gut schliff, wenn er nass war, benötigte man stets Wasser. Hierfür wurde der Wasserbehälter, der regional unterschiedlich genannt wurde, am Gürtel getragen. Oft war dem Wasser noch Essig zugesetzt, was die Schleifwirkung des Steines noch erhöhen sollte.
+Mit der kleinen Spitze am Boden konnte das Gefäß in die Erde gesteckt werden, während man das Werkzeug schliff.</t>
+  </si>
+  <si>
+    <t>Korbstern (A1373)</t>
+  </si>
+  <si>
+    <t>Schemel (A1374)</t>
+  </si>
+  <si>
+    <t>Heugabel (A1375)</t>
+  </si>
+  <si>
+    <t>Unkrautstecher (A1376)</t>
+  </si>
+  <si>
+    <t>Der Unkrautstecher eignete sich durch seine besondere Form dazu, Gewächse samt Wurzel zu entfernen. Die Pflanze wurde dazu zwichen die gegabelten Zinken geklemmt. Dann konnte durch die wippenartige Schlaufe auf der Rückseite eine Hebelbewegung ausgeführt und die Pflanze ausgezogen werden. 
+Die langen und stabilen Zinken sowie der steile Winkel der Metallschlaufe und damit die große Hebelweite lassen darauf schließen, dass sich dieser Unkrautstecher besonders für größere Gewächse wie Ampfer oder Disteln eignete.</t>
+  </si>
+  <si>
+    <t>Unkrautstecher (A1377)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diese einfache Form eines Unkrautstechers wurde benutzt, um kleinere Pflanzen und Unkräuter aus dem Boden auszustechen.
+</t>
+  </si>
+  <si>
+    <t>Staubreiniger, Blasebalg (A1378)</t>
+  </si>
+  <si>
+    <t>Dieser Blasebalg wurde im Haushalt zum Wegpusten von Staub und Krümeln benutzt. Im handwerklichen Umfeld konnten beispielsweise Tischler damit auch  kleine Öffnungen an Werstücken freiblasen.</t>
+  </si>
+  <si>
+    <t>Unkrautstecher (A1379)</t>
+  </si>
+  <si>
+    <t>Hacke (A1380)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Formen und Verwendungen von Hacken sind zahlreich und lassen sich nur schwer vereinheitlichen. Eine Gemeinsamkeit ist jedoch, dass Hacken bis zum Aufkommen größerer Hackmaschinen in den Jahren nach dem ersten Weltkrieg auf dem Feld zur Bodenbearbeitung eingesetzt wurden. Nachher wurden sie immer mehr von der Feld- in die Gartenarbeit verdrängt.  </t>
+  </si>
+  <si>
+    <t>Teppichklopfer (A1381)</t>
+  </si>
+  <si>
+    <t>Teppichklopfer (A1382)</t>
+  </si>
+  <si>
+    <t>Rübenerntegabel (A1383)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Rübengabel wurde zur Rübenernte verwendet. Man stach sie neben der Rübe ein und konnte die Wurzel dann mittels des seitlich angebrachten Fußtritts nach oben hebeln. Die bauchige Form der Zinken stellte sicher, dass die Rüben bei der Ernte nicht beschädigt wurden. </t>
+  </si>
+  <si>
+    <t>Harke, Grubber (A1384)</t>
+  </si>
+  <si>
+    <t>Mit einem Grubber konnte der Boden gelockert und belüftet werden, ohne die Wurzeln der Pflanzen zu beschädigen.</t>
+  </si>
+  <si>
+    <t>Hacke (A1385)</t>
+  </si>
+  <si>
+    <t>Gamaschen, Paar (A1386)</t>
+  </si>
+  <si>
+    <t>Unkrautstecher (A1387)</t>
+  </si>
+  <si>
+    <t>Karst (A1388)</t>
+  </si>
+  <si>
+    <t>Heugabel (A1389)</t>
+  </si>
+  <si>
+    <t>Saatlochstecher (Pflanzholz) (A1390)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dieser Saatlochstecher wurde speziell für das Setzen von Kartoffeln und Rüben verwendet. </t>
+  </si>
+  <si>
+    <t>Sackschnürer (A1391)</t>
+  </si>
+  <si>
+    <t>Sackbinder (A1392)</t>
+  </si>
+  <si>
+    <t>Platthacke (A1393)</t>
+  </si>
+  <si>
+    <t>Spaten (A1394)</t>
+  </si>
+  <si>
+    <t>Hippe für Schiefer (A1395)</t>
+  </si>
+  <si>
+    <t>Dieses Messer wurde zur Bearbeitung von Schiefer, beispielsweise bei Dacharbeiten, genutzt.</t>
+  </si>
+  <si>
+    <t>Drainageschaufel (A1396)</t>
+  </si>
+  <si>
+    <t>Torfspaten (A1397)</t>
+  </si>
+  <si>
+    <t>Torfstecher (A1399)</t>
+  </si>
+  <si>
+    <t>Vogelklapper (A1411)</t>
+  </si>
+  <si>
+    <t>Vogelklapper (A1412)</t>
+  </si>
+  <si>
+    <t>Eine Vogelklapper wurde zum Verscheuchen von Vögeln, insbesondere auf Felder und in Gärten, benutzt.</t>
+  </si>
+  <si>
+    <t>Vogelklapper (A1413)</t>
+  </si>
+  <si>
+    <t>Lerchenspiegel (A1414)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Lerchenspiegel wurde für die Vogeljagd benutzt. Er diente dazu, die Tiere  durch Lichtreflektionen anzulocken.
+Die Jagd konnte daher nur an einem sonnigen, unbewölkten Tag erfolgen. Der Spiegel wurde mit der Spindel in den Boden gesteckt und mit der daran befestigten Schnur stetig hin- und hergedreht. Der Jäger musste sich mit etwas Abstand verbergen. Die Lichtreflektionen in den Spiegelscherben zogen die Vögel an. Sie konnten anschließend mit vorher ausgelegten Netzen gefangen oder auch geschossen werden. </t>
+  </si>
+  <si>
+    <t>Sheep dipping stick "Coopers dip" (A1415)</t>
+  </si>
+  <si>
+    <t>1852 entwickelte der britische Tierarzt William Cooper ein Schafdesinfesktionsmittel gegen Ektoparasiten wie Milben, Flöhe und Zecken. Zur Anwendung mussten die Schafe vollständig in die chemische Lösung, den sogenannten "Coopers Dip", getaucht werden. Um die Tiere dabei vollständig unterzutauchen, wurden Stäbe genutzt. 
+Die Prägung "Coopers Dip" lässt vermuten, dass dieser Stab gemeinsam mit dem Desinfektionmittel verkauft oder als Werbemittel abgegeben wurde.</t>
+  </si>
+  <si>
+    <t>Hirtenstab (A1416)</t>
+  </si>
+  <si>
+    <t>Hirtenstäbe dienten dazu, Schafe oder Ziegen an den Hinterbeinen einzufangen.
+Schafe wurden vor allem auf schlecht nutzbarem Gelände wie Heide, Wegrainen oder Brache gehalten. 
+Sie dienten der Gewinnung von Fleisch, Wolle und Dünger.
+Mit dem Aufkommen von Kunstdünger gegen Ende des 19. Jahrhunderts konnte bisher unfruchtbares Land 
+in Ackerflächen umgenutzt werden und die Schafhaltung verschwand in großen Teilen.</t>
+  </si>
+  <si>
+    <t>Bullenzange (A1418)</t>
+  </si>
+  <si>
+    <t>Bullenzangen wurden benutzt, um Rinder für kurze Zeit zu fixieren und ihre Aufmerksamkeit zu lenken. Die Zange wurde dafür an der Nase zwischen beiden Nasenflügeln angelegt. Dies konnte beispielsweise bei medizinischen Eingriffen oder Pflegebehandlungen sinnvoll sein.</t>
+  </si>
+  <si>
+    <t>Bullenzange (A1419)</t>
+  </si>
+  <si>
+    <t>Führstange (A1421)</t>
+  </si>
+  <si>
+    <t>Hornschutz (A1422)</t>
+  </si>
+  <si>
+    <t>Führstange (A1423)</t>
+  </si>
+  <si>
+    <t>Brenneisen "M" / "W" (A1424)</t>
+  </si>
+  <si>
+    <t>Brenneisen "C" (A1425)</t>
+  </si>
+  <si>
+    <t>Schafschere (A1426)</t>
+  </si>
+  <si>
+    <t>Hirtenstab (A1427)</t>
+  </si>
+  <si>
+    <t>Hirtenstäbe dienten dazu, Schafe oder Ziegen an den Hinterbeinen einzufangen. 
+ Schafe wurden vor allem auf schlecht nutzbarem Gelände wie Heide, Wegrainen oder Brache gehalten.  Sie dienten der Gewinnung von Fleisch, Wolle und Dünger. 
+ Mit dem Aufkommen von Kunstdünger gegen Ende des 19. Jahrhunderts konnte bisher unfruchtbares Land  in Ackerflächen umgenutzt werden und die Schafhaltung verschwand in großen Teilen.</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1428)</t>
+  </si>
+  <si>
+    <t>Um das Hufhorn der Hufe von Arbeitstieren vor zu schnellem Abrieb zu schützen, war es wichtig, dieses zu schützen. Hierfür wurden Hufeisen angebracht. Diese bestehen in der Regel aus Schmiedeeisen und werden mittels Nägeln an der Hornwand des Hufes befestigt.  
+Jedes Hufeisen wird individuell auf die Bedürfnisse des jeweiligen Pferdes angepasst. Dabei spielen beispielsweise Größe, Gewicht, Einsatzgebiet oder mögliche Beinfehlstellungen eine Rolle.</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1429)</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1431)</t>
+  </si>
+  <si>
+    <t>Hufeisen (A1434)</t>
+  </si>
+  <si>
+    <t>Hirtenstab (A1435)</t>
+  </si>
+  <si>
+    <t>Hirtenstab (A1436)</t>
+  </si>
+  <si>
+    <t>Doppel-Nasenringzange für Schweine (A1437)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Nasenringzange wurde verwendet, um einen oder mehrere Ringe am Rüssel eines Schweines anzubringen. Das Tier sollte dadurch am Wühlen und Graben gehindert werden. 
+Durch den doppelten Zangenkopf konnten mit dieser Zange verschiedene Ringgrößen angebracht werden. Der aufgebogene Ring wurde hierfür in einen der beiden offenen Zangenköpfe gelegt. Anschließend wurde die Zange zwischen Nasenloch und Nasenflügel positioniert und schnell zugedrückt. Dadurch wurde der Ring zugebogen und befestigt. </t>
+  </si>
+  <si>
+    <t>Nasenringzange für Schweine (A1438)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Nasenringzange wurde verwendet, um einen oder mehrere Ringe am Rüssel eines Schweines anzubringen. Das Tier sollte dadurch am Wühlen und Graben gehindert werden. 
+Der aufgebogene Ring wurde in die Kerbungen auf der Innenseite des Zangenkopfes gelegt. Die beiden Kerbungen sind unterschiedlich groß, sodass die Zange für zwei verschiedene Ringgrößen geeignet war. Anschließend wurde die Zange zwischen Nasenloch und Nasenflügel positioniert und schnell zugedrückt. Dadurch wurde der Ring zugebogen und befestigt.  </t>
+  </si>
+  <si>
+    <t>Kuhstriegel (A1440)</t>
+  </si>
+  <si>
+    <t>Eine Kardätsche diente zum Reinigen und Bürsten des fells von Pferden.</t>
+  </si>
+  <si>
+    <t>Fässchen für Cider (A1445)</t>
+  </si>
+  <si>
+    <t>Dieses Fässchen wurde mit alkoholhaltigen Getränken, im walischischen Umfeld im Besonderen mit Cider (Apfelwein) gefüllt und am Pferdegespann befestigt.</t>
+  </si>
+  <si>
+    <t>Ohr-Markierzange für Schweine (A1446)</t>
+  </si>
+  <si>
+    <t>Die Ohr-Markierzange der Firma "Arnold &amp; Sons" diente zum Markieren von Schweinen, indem man mit ihr ein Stück aus dem Außenohr stanzte. Um verschiedene Markierungen zu ermöglichen, wurden Zangen mit unterschiedlichen Stanzmustern hergestellt.</t>
+  </si>
+  <si>
+    <t>Löffel (A1447)</t>
+  </si>
+  <si>
+    <t>Löffel (A1448)</t>
+  </si>
+  <si>
+    <t>Löffel (A1449)</t>
+  </si>
+  <si>
+    <t>Löffel aus russischem oder bulgarischem Kloster  (A1450)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Löffel ist auf der Vorderseite mit einem Stadtmotiv und auf der Rückseite mit einem Sternmotiv verziert. Der Löffelstiel ist mit „Благословение“ beschriftet, was mit "Segen" übersetzt werden kann. </t>
+  </si>
+  <si>
+    <t>Löffel aus einem russischen oder bulgarischen Kloster (A1451)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Löffel ist auf der Vorderseite mit einem Stadtmotiv und auf der Rückseite mit einem Blumenmotiv verziert. Der Löffelstiel ist mit „Благословение“ beschriftet, was mit "Segen" übersetzt werden kann. </t>
+  </si>
+  <si>
+    <t>Löffel (A1488)</t>
+  </si>
+  <si>
+    <t>Auf dem Land war es üblich, kleine Küchenwerkzeuge wie Esslöffel, Schöpfkellen und Rührlöffel selbst zu schnitzen. Man verwendete hierfür gern Kirsch-, Spindel-, Fichten- oder Pappelholz, da sich diese Hölzer gut glätten lassen.</t>
+  </si>
+  <si>
+    <t>Unkrautstecher (A1489)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der Unkrautstecher eignete sich durch seine besondere Form dazu, Gewächse samt Wurzel zu entfernen. Die Pflanze wurde dazu zwichen die gegabelten Zinken geklemmt. Dann konnte durch die bauchige Wölbung unterhalb der Zinken eine Hebelbewegung ausgeführt und die Pflanze ausgezogen werden. 
+Die langen und stabilen Zinken lassen darauf schließen, dass sich dieser Unkrautstecher besonders für größere Gewächse wie Ampfer oder Disteln eignete.
+</t>
+  </si>
+  <si>
+    <t>Kerbholz (A1490)</t>
+  </si>
+  <si>
+    <t>Schaumlöffel (A1491)</t>
+  </si>
+  <si>
+    <t>Führstange (A1492)</t>
+  </si>
+  <si>
+    <t>Hirtenstab (A1493)</t>
+  </si>
+  <si>
+    <t>Holzhammer, Klubbe (A1494)</t>
+  </si>
+  <si>
+    <t>Im Gegensatz zu Metallhämmern sind Holzhämmer sehr leicht und verfügen über eine weichere Oberfläche. Sie eigneten sich daher gut, um empfindlichere Materialien wie beispielsweise Holzstifte einzuschlagen. 
+Außerdem wurden sie benutzt, um die Holzgriffe anderer Werkzeuge zu behauen. Sie wurden daher oft von Böttchern (Fassmachern), Wagnern (Rad- und Kutschenbauer) oder Mollenhauern (Holzwannenbauer) verwendet, die damit ihre Beitel und Stemmeisen beschlugen und so das Holz bearbeiteten.</t>
+  </si>
+  <si>
+    <t>Mausefalle (A1556)</t>
+  </si>
+  <si>
+    <t>Heugabel (A1608)</t>
+  </si>
+  <si>
+    <t>Löffel (A1641)</t>
+  </si>
+  <si>
+    <t>Der Stiel ieses Löffels zeigt ein Motiv aus zwei gebundenen Garben. Die Löffelfläche ist außergewöhnlich lang und schmal.</t>
+  </si>
+  <si>
+    <t>Löffel (A1642)</t>
+  </si>
+  <si>
+    <t>Löffel aus dem Solowezker Kloster (A1643)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Löffelfläche dieses Löffels ist mit einem Stadtmotiv bemalt. Auf dem Löffelstiel befindet sich die Aufschrift "Соловецкой обители", was mit "Solowezkoi obiteli" als Solowezker Kloster übersetzt werden kann.
+ Das Solowezker Kloster befindet sich auf den Solowezker Inseln und war vom 15. Jahrhundert bis in die 1920er Jahre ein christlich-orthodoxes Zentrum. 1923 wurde auf dem Gelände ein GULAG-Strafgefangenenlager eingerichtet. 
+ Auf der Rückseite des Löffels befinden sich die kyrillischen Buchstaben "XB", die für "Hristos Voskrese" stehen. Dies bezeichnet die Auferstehung Christi und stellt einen Ostergruß dar. </t>
+  </si>
+  <si>
+    <t>Löffel aus dem Solowezker Kloster  (A1644)</t>
+  </si>
+  <si>
+    <t>Löffel (A1645)</t>
+  </si>
+  <si>
+    <t>Die Löffelfläche dieses Löffels ist mit den Silhouetten mehrerer Gebäude bemalt. Die Dachspitzen erinnern an orthodoxe Kreuze. Der Stiel endet in der Darstellung eines Fisches. Beide Elemente legen einen religiösen Kontext dar, sodass dieses Löffel eventuell aus einem Kloster stammt oder ein Souvenier aus einem solchen ist.</t>
+  </si>
+  <si>
+    <t>Gebäckform (A1740)</t>
+  </si>
+  <si>
+    <t>Gebäckform (A1741)</t>
+  </si>
+  <si>
+    <t>Schippe zum Wenden von „Welsh cakes“ (A1742)</t>
+  </si>
+  <si>
+    <t>Butterklopfer (A1745)</t>
+  </si>
+  <si>
+    <t>Butterspatel (A1746)</t>
+  </si>
+  <si>
+    <t>Butterspatel (A1747)</t>
+  </si>
+  <si>
+    <t>Butterspatel (A1748)</t>
+  </si>
+  <si>
+    <t>Butterklopfer (A1749)</t>
+  </si>
+  <si>
+    <t>Butterklopfer (A1750)</t>
+  </si>
+  <si>
+    <t>Butterdrücker "Blume" (A1752)</t>
+  </si>
+  <si>
+    <t>Das Melken der Kühe war vielerorts noch bis in die 1930er Jahre Handarbeit und ein Teil der Milch wurde direkt auf dem Hof weiterverarbeitet. Aus dem Rahm der Milch wurde Butter hergestellt. Die fertige Butter wurde mit Hilfe eines Butterdrückers portioniert und dabei zudem durch die eingearbeiteten Schnitzereien verziert. 
+Besonders für den Verkauf bestimmte Butter, oder aber für eine festliche Tafel gefertigte Butterstückchen wurden auf diese Weise geformt.</t>
+  </si>
+  <si>
+    <t>Butterstempel "Distel und Blüte" (A1753)</t>
+  </si>
+  <si>
+    <t>Das Melken der Kühe war vielerorts noch bis in die 1930er Jahre Handarbeit und ein Teil der Milch wurde direkt auf dem Hof weiterverarbeitet. Aus dem Rahm der Milch wurde Butter hergestellt. Die fertige Butter wurde mit Hilfe eines Butterdrückers portioniert und dabei zudem durch die eingearbeiteten Schnitzereien verziert. 
+ Besonders für den Verkauf bestimmte Butter, oder aber für eine festliche Tafel gefertigte Butterstückchen wurden auf diese Weise geformt.</t>
+  </si>
+  <si>
+    <t>Butterstempel "Distel" (A1754)</t>
+  </si>
+  <si>
+    <t>Das Melken der Kühe war vielerorts noch bis in die 1930er Jahre Handarbeit und ein Teil der Milch wurde direkt auf dem Hof weiterverarbeitet. Aus dem Rahm der Milch wurde Butter hergestellt. Die fertige Butter wurde portioniert und mit einem Butetrstempel verziert, wobei die eingearbeiteten Schnitzereien einen Abdruck auf der Butter hinterließen. 
+ Besonders für den Verkauf bestimmte Butter, oder aber für eine festliche Tafel gefertigte Butterstückchen wurden auf diese Weise verziert.</t>
+  </si>
+  <si>
+    <t>Buttermodell "Hahn" (A1755)</t>
+  </si>
+  <si>
+    <t>Das Melken der Kühe war vielerorts noch bis in die 1930er Jahre Handarbeit und ein Teil der Milch wurde direkt auf dem Hof weiterverarbeitet. Aus dem Rahm der Milch wurde Butter hergestellt. Die fertige Butter wurde mit Hilfe einer Butterform, auch Buttermodell genannt, portioniert und 
+dabei zudem durch die eingearbeiteten Schnitzereien verziert. 
+Besonders für den Verkauf bestimmte Butter, oder aber für eine festliche Tafel gefertigte Butterstückchen wurden auf diese Weise geformt.</t>
+  </si>
+  <si>
+    <t>Butterdrücker "Distel mit Ranken" (A1756)</t>
+  </si>
+  <si>
+    <t>Butterstempel "Schwan" (A1757)</t>
+  </si>
+  <si>
+    <t>Das Melken der Kühe war vielerorts noch bis in die 1930er Jahre Handarbeit und ein Teil der Milch wurde direkt auf dem Hof weiterverarbeitet. Aus dem Rahm der Milch wurde Butter hergestellt. Die fertige Butter wurde portioniert und mit einem Butterstempel verziert, wobei die eingearbeiteten Schnitzereien einen Abdruck auf der Butter hinterließen. 
+ Besonders für den Verkauf bestimmte Butter, oder aber für eine festliche Tafel gefertigte Butterstückchen wurden auf diese Weise verziert.</t>
+  </si>
+  <si>
+    <t>Butterstempel (A1758)</t>
+  </si>
+  <si>
+    <t>Butterdrücker (A1759)</t>
+  </si>
+  <si>
+    <t>Buttermessgefäß (A1760)</t>
+  </si>
+  <si>
+    <t>Butterstempel (A1761)</t>
+  </si>
+  <si>
+    <t>Butterspatel (A1762)</t>
+  </si>
+  <si>
+    <t>Butterkelle (A1763)</t>
+  </si>
+  <si>
+    <t>Butterkelle (A1764)</t>
+  </si>
+  <si>
+    <t>Buttermessgefäß (A1765)</t>
+  </si>
+  <si>
+    <t>Rührlöffel (A1771)</t>
+  </si>
+  <si>
+    <t>Milchkanne (A1800)</t>
+  </si>
+  <si>
+    <t>Milchkannen aus unterschiedlich behandeltem Eisenblech wurde seit der zweiten Hälfte des 19. Jahrhunderts verwendet und ersetzten die vorher üblichen Holzeimer. 
+Sie dienten zum Transport der Milch sowohl auf dem Hof als auch zur Verarbeitung in eine Meierei.</t>
+  </si>
+  <si>
+    <t>Erbseneimer (A1873)</t>
+  </si>
+  <si>
+    <t>Schmierfettbehälter (A1874)</t>
+  </si>
+  <si>
+    <t>Spachtel (A1875)</t>
+  </si>
+  <si>
+    <t>Stampfer (A1876)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +731,4289 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92283_ca_object_representations_media_431_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36541_ca_object_representations_media_451_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807_ca_object_representations_media_626_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47846_ca_object_representations_media_627_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881_ca_object_representations_media_631_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78343_ca_object_representations_media_1283_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48773_ca_object_representations_media_632_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27509_ca_object_representations_media_633_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83325_ca_object_representations_media_634_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51273_ca_object_representations_media_635_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58429_ca_object_representations_media_636_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18020_ca_object_representations_media_637_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57268_ca_object_representations_media_638_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923_ca_object_representations_media_639_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319_ca_object_representations_media_640_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26385_ca_object_representations_media_641_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789_ca_object_representations_media_642_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47821_ca_object_representations_media_643_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088_ca_object_representations_media_644_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12330_ca_object_representations_media_647_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35509_ca_object_representations_media_649_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191_ca_object_representations_media_652_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68821_ca_object_representations_media_654_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29243_ca_object_representations_media_656_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65436_ca_object_representations_media_657_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18622_ca_object_representations_media_658_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479_ca_object_representations_media_659_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83194_ca_object_representations_media_660_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30196_ca_object_representations_media_661_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225_ca_object_representations_media_662_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62551_ca_object_representations_media_663_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244_ca_object_representations_media_664_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46328_ca_object_representations_media_665_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18194_ca_object_representations_media_666_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10237_ca_object_representations_media_668_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70852_ca_object_representations_media_678_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79756_ca_object_representations_media_679_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244_ca_object_representations_media_680_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27657_ca_object_representations_media_681_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16276_ca_object_representations_media_685_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17109_ca_object_representations_media_687_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11714_ca_object_representations_media_688_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87807_ca_object_representations_media_689_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83473_ca_object_representations_media_690_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18739_ca_object_representations_media_691_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28015_ca_object_representations_media_692_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80560_ca_object_representations_media_693_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55547_ca_object_representations_media_694_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18466_ca_object_representations_media_695_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63559_ca_object_representations_media_696_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47988_ca_object_representations_media_697_large51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35476_ca_object_representations_media_698_large52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20183_ca_object_representations_media_699_large53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82752_ca_object_representations_media_700_large54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77399_ca_object_representations_media_701_large55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57824_ca_object_representations_media_702_large56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75660_ca_object_representations_media_703_large57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55044_ca_object_representations_media_704_large58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32981_ca_object_representations_media_705_large59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29236_ca_object_representations_media_706_large60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40522_ca_object_representations_media_707_large61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12478_ca_object_representations_media_708_large62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969_ca_object_representations_media_709_large63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79487_ca_object_representations_media_710_large64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720_ca_object_representations_media_711_large65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67077_ca_object_representations_media_712_large66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38624_ca_object_representations_media_714_large67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11610_ca_object_representations_media_726_large68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177_ca_object_representations_media_727_large69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64186_ca_object_representations_media_729_large70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90805_ca_object_representations_media_730_large71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89972_ca_object_representations_media_731_large72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26107_ca_object_representations_media_732_large73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67817_ca_object_representations_media_734_large74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27593_ca_object_representations_media_735_large75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62700_ca_object_representations_media_737_large76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28183_ca_object_representations_media_739_large77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917_ca_object_representations_media_740_large78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27328_ca_object_representations_media_741_large79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44017_ca_object_representations_media_742_large80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778_ca_object_representations_media_743_large81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96482_ca_object_representations_media_744_large82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20165_ca_object_representations_media_745_large83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358_ca_object_representations_media_746_large84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90588_ca_object_representations_media_747_large85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23466_ca_object_representations_media_749_large86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36199_ca_object_representations_media_750_large87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97975_ca_object_representations_media_751_large88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47155_ca_object_representations_media_752_large89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62451_ca_object_representations_media_753_large90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58678_ca_object_representations_media_755_large91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62836_ca_object_representations_media_760_large92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54837_ca_object_representations_media_761_large93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87142_ca_object_representations_media_762_large94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22014_ca_object_representations_media_763_large95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892_ca_object_representations_media_764_large96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86171_ca_object_representations_media_765_large97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324_ca_object_representations_media_766_large98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56277_ca_object_representations_media_806_large99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25412_ca_object_representations_media_807_large100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106_ca_object_representations_media_808_large101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37378_ca_object_representations_media_809_large102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27293_ca_object_representations_media_810_large103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69594_ca_object_representations_media_811_large104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38217_ca_object_representations_media_812_large105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89241_ca_object_representations_media_876_large106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10763_ca_object_representations_media_926_large107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48109_ca_object_representations_media_958_large108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94932_ca_object_representations_media_959_large109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41066_ca_object_representations_media_960_large110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558_ca_object_representations_media_961_large111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25955_ca_object_representations_media_962_large112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48660_ca_object_representations_media_1039_large113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90624_ca_object_representations_media_1040_large114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80450_ca_object_representations_media_1041_large115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29606_ca_object_representations_media_1044_large116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45544_ca_object_representations_media_1045_large117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88591_ca_object_representations_media_1046_large118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765_ca_object_representations_media_1047_large119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47780_ca_object_representations_media_1048_large120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040_ca_object_representations_media_1049_large121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44158_ca_object_representations_media_1051_large122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153_ca_object_representations_media_1052_large123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54937_ca_object_representations_media_1054_large124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67474_ca_object_representations_media_1055_large125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549_ca_object_representations_media_1056_large126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25267_ca_object_representations_media_1058_large127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13632_ca_object_representations_media_1060_large128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56281_ca_object_representations_media_1063_large129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23949_ca_object_representations_media_1064_large130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591_ca_object_representations_media_1065_large131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35826_ca_object_representations_media_1067_large132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56528_ca_object_representations_media_1068_large133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57851_ca_object_representations_media_1069_large134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84878_ca_object_representations_media_1070_large135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51708_ca_object_representations_media_1077_large136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77474_ca_object_representations_media_1110_large137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51668_ca_object_representations_media_1596_large138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816_ca_object_representations_media_1597_large139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030_ca_object_representations_media_1598_large140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55870_ca_object_representations_media_1599_large141.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="imageA45" descr="imageA45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="imageA46" descr="imageA46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="imageA47" descr="imageA47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="imageA48" descr="imageA48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="imageA49" descr="imageA49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="imageA50" descr="imageA50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="imageA51" descr="imageA51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="imageA52" descr="imageA52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="imageA53" descr="imageA53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="imageA54" descr="imageA54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="imageA55" descr="imageA55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="imageA56" descr="imageA56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="imageA57" descr="imageA57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="imageA58" descr="imageA58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="imageA59" descr="imageA59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="imageA60" descr="imageA60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="imageA61" descr="imageA61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="imageA62" descr="imageA62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="imageA63" descr="imageA63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="imageA64" descr="imageA64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="imageA65" descr="imageA65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="imageA66" descr="imageA66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="imageA67" descr="imageA67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="imageA68" descr="imageA68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="imageA69" descr="imageA69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="imageA70" descr="imageA70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="imageA71" descr="imageA71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="imageA72" descr="imageA72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="imageA73" descr="imageA73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="imageA74" descr="imageA74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="imageA75" descr="imageA75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="imageA76" descr="imageA76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="imageA77" descr="imageA77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="imageA78" descr="imageA78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="imageA79" descr="imageA79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="imageA80" descr="imageA80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="imageA81" descr="imageA81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="imageA82" descr="imageA82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="imageA83" descr="imageA83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="imageA84" descr="imageA84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="imageA85" descr="imageA85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="imageA86" descr="imageA86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="imageA87" descr="imageA87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="imageA88" descr="imageA88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="imageA89" descr="imageA89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="imageA90" descr="imageA90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="imageA91" descr="imageA91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="imageA92" descr="imageA92"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="imageA93" descr="imageA93"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="imageA94" descr="imageA94"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="imageA95" descr="imageA95"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="imageA96" descr="imageA96"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="imageA97" descr="imageA97"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="imageA98" descr="imageA98"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="imageA99" descr="imageA99"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="imageA100" descr="imageA100"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="imageA101" descr="imageA101"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="imageA102" descr="imageA102"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="imageA103" descr="imageA103"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="imageA104" descr="imageA104"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="imageA105" descr="imageA105"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="imageA106" descr="imageA106"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="imageA107" descr="imageA107"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="imageA108" descr="imageA108"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="imageA109" descr="imageA109"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="imageA110" descr="imageA110"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="imageA111" descr="imageA111"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="imageA112" descr="imageA112"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="imageA113" descr="imageA113"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="imageA114" descr="imageA114"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="imageA115" descr="imageA115"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="imageA116" descr="imageA116"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="imageA117" descr="imageA117"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="imageA118" descr="imageA118"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="imageA119" descr="imageA119"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="imageA120" descr="imageA120"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="imageA121" descr="imageA121"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="imageA122" descr="imageA122"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="imageA123" descr="imageA123"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="imageA124" descr="imageA124"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="imageA125" descr="imageA125"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="imageA126" descr="imageA126"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="imageA127" descr="imageA127"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="imageA128" descr="imageA128"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="imageA129" descr="imageA129"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="imageA130" descr="imageA130"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="imageA131" descr="imageA131"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="imageA132" descr="imageA132"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="imageA133" descr="imageA133"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="imageA134" descr="imageA134"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="imageA135" descr="imageA135"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="imageA136" descr="imageA136"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="imageA137" descr="imageA137"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="imageA138" descr="imageA138"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="imageA139" descr="imageA139"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="imageA140" descr="imageA140"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="imageA141" descr="imageA141"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="imageA142" descr="imageA142"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +5258,1184 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="396">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="396">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="396">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="396">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="396">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="396">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="396">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="396">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="396">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="892">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="892">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="892">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="892">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="892">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="892">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="396">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="396">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="892">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="892">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="892">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="892">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="892">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="892">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="892">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="396">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="396">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" customHeight="1" ht="892">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="892">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" customHeight="1" ht="396">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="396">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="396">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="396">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="396">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="396">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="396">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="396">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="396">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" customHeight="1" ht="396">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" customHeight="1" ht="396">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" customHeight="1" ht="396">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" customHeight="1" ht="396">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="396">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="892">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="396">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>65</v>
+      </c>
+      <c r="C46" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="892">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>67</v>
+      </c>
+      <c r="C47" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="396">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>69</v>
+      </c>
+      <c r="C48" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" customHeight="1" ht="892">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>71</v>
+      </c>
+      <c r="C49" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" customHeight="1" ht="892">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>72</v>
+      </c>
+      <c r="C50" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" customHeight="1" ht="892">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" customHeight="1" ht="892">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="892">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>76</v>
+      </c>
+      <c r="C53" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="892">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>78</v>
+      </c>
+      <c r="C54" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" customHeight="1" ht="892">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>80</v>
+      </c>
+      <c r="C55" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="892">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="396">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" customHeight="1" ht="892">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" customHeight="1" ht="892">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" customHeight="1" ht="892">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" customHeight="1" ht="396">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" customHeight="1" ht="396">
+      <c r="A62"/>
+      <c r="B62" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" customHeight="1" ht="892">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>89</v>
+      </c>
+      <c r="C63" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" customHeight="1" ht="892">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" customHeight="1" ht="396">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>91</v>
+      </c>
+      <c r="C65" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" customHeight="1" ht="892">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="892">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="892">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="396">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" customHeight="1" ht="396">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>97</v>
+      </c>
+      <c r="C70" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="396">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" customHeight="1" ht="396">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>100</v>
+      </c>
+      <c r="C72" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" customHeight="1" ht="892">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>102</v>
+      </c>
+      <c r="C73" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" customHeight="1" ht="892">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>104</v>
+      </c>
+      <c r="C74" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" customHeight="1" ht="396">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>106</v>
+      </c>
+      <c r="C75" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" customHeight="1" ht="396">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>108</v>
+      </c>
+      <c r="C76" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" customHeight="1" ht="892">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" customHeight="1" ht="396">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" customHeight="1" ht="892">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" customHeight="1" ht="396">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" customHeight="1" ht="396">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" customHeight="1" ht="396">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" customHeight="1" ht="892">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>115</v>
+      </c>
+      <c r="C83" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" customHeight="1" ht="396">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>117</v>
+      </c>
+      <c r="C84" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" customHeight="1" ht="396">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>119</v>
+      </c>
+      <c r="C85" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" customHeight="1" ht="396">
+      <c r="A86"/>
+      <c r="B86" t="s">
+        <v>120</v>
+      </c>
+      <c r="C86" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" customHeight="1" ht="396">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>121</v>
+      </c>
+      <c r="C87" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" customHeight="1" ht="892">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>122</v>
+      </c>
+      <c r="C88" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" customHeight="1" ht="892">
+      <c r="A89"/>
+      <c r="B89" t="s">
+        <v>123</v>
+      </c>
+      <c r="C89" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" customHeight="1" ht="396">
+      <c r="A90"/>
+      <c r="B90" t="s">
+        <v>124</v>
+      </c>
+      <c r="C90" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" customHeight="1" ht="396">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>126</v>
+      </c>
+      <c r="C91" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" customHeight="1" ht="396">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>128</v>
+      </c>
+      <c r="C92" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" customHeight="1" ht="396">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>130</v>
+      </c>
+      <c r="C93" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" customHeight="1" ht="396">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>132</v>
+      </c>
+      <c r="C94" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" customHeight="1" ht="396">
+      <c r="A95"/>
+      <c r="B95" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" customHeight="1" ht="396">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>135</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" customHeight="1" ht="396">
+      <c r="A97"/>
+      <c r="B97" t="s">
+        <v>136</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" customHeight="1" ht="396">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>137</v>
+      </c>
+      <c r="C98" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" customHeight="1" ht="396">
+      <c r="A99"/>
+      <c r="B99" t="s">
+        <v>139</v>
+      </c>
+      <c r="C99" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" customHeight="1" ht="396">
+      <c r="A100"/>
+      <c r="B100" t="s">
+        <v>141</v>
+      </c>
+      <c r="C100" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" customHeight="1" ht="396">
+      <c r="A101"/>
+      <c r="B101" t="s">
+        <v>143</v>
+      </c>
+      <c r="C101" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" customHeight="1" ht="396">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" customHeight="1" ht="892">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" customHeight="1" ht="892">
+      <c r="A104"/>
+      <c r="B104" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" customHeight="1" ht="892">
+      <c r="A105"/>
+      <c r="B105" t="s">
+        <v>148</v>
+      </c>
+      <c r="C105" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" customHeight="1" ht="396">
+      <c r="A106"/>
+      <c r="B106" t="s">
+        <v>149</v>
+      </c>
+      <c r="C106" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" customHeight="1" ht="396">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" customHeight="1" ht="892">
+      <c r="A108"/>
+      <c r="B108" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" customHeight="1" ht="396">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>153</v>
+      </c>
+      <c r="C109" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" customHeight="1" ht="396">
+      <c r="A110"/>
+      <c r="B110" t="s">
+        <v>155</v>
+      </c>
+      <c r="C110" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" customHeight="1" ht="396">
+      <c r="A111"/>
+      <c r="B111" t="s">
+        <v>156</v>
+      </c>
+      <c r="C111" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" customHeight="1" ht="396">
+      <c r="A112"/>
+      <c r="B112" t="s">
+        <v>158</v>
+      </c>
+      <c r="C112" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" customHeight="1" ht="396">
+      <c r="A113"/>
+      <c r="B113" t="s">
+        <v>159</v>
+      </c>
+      <c r="C113" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" customHeight="1" ht="396">
+      <c r="A114"/>
+      <c r="B114" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" customHeight="1" ht="396">
+      <c r="A115"/>
+      <c r="B115" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" customHeight="1" ht="892">
+      <c r="A116"/>
+      <c r="B116" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" customHeight="1" ht="396">
+      <c r="A117"/>
+      <c r="B117" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" customHeight="1" ht="396">
+      <c r="A118"/>
+      <c r="B118" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" customHeight="1" ht="396">
+      <c r="A119"/>
+      <c r="B119" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" customHeight="1" ht="396">
+      <c r="A120"/>
+      <c r="B120" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" customHeight="1" ht="396">
+      <c r="A121"/>
+      <c r="B121" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" customHeight="1" ht="396">
+      <c r="A122"/>
+      <c r="B122" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" customHeight="1" ht="396">
+      <c r="A123"/>
+      <c r="B123" t="s">
+        <v>170</v>
+      </c>
+      <c r="C123" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" customHeight="1" ht="396">
+      <c r="A124"/>
+      <c r="B124" t="s">
+        <v>172</v>
+      </c>
+      <c r="C124" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" customHeight="1" ht="396">
+      <c r="A125"/>
+      <c r="B125" t="s">
+        <v>174</v>
+      </c>
+      <c r="C125" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" customHeight="1" ht="396">
+      <c r="A126"/>
+      <c r="B126" t="s">
+        <v>176</v>
+      </c>
+      <c r="C126" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" customHeight="1" ht="396">
+      <c r="A127"/>
+      <c r="B127" t="s">
+        <v>178</v>
+      </c>
+      <c r="C127" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" customHeight="1" ht="396">
+      <c r="A128"/>
+      <c r="B128" t="s">
+        <v>179</v>
+      </c>
+      <c r="C128" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" customHeight="1" ht="396">
+      <c r="A129"/>
+      <c r="B129" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26" customHeight="1" ht="396">
+      <c r="A130"/>
+      <c r="B130" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" customHeight="1" ht="396">
+      <c r="A131"/>
+      <c r="B131" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" customHeight="1" ht="396">
+      <c r="A132"/>
+      <c r="B132" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" customHeight="1" ht="396">
+      <c r="A133"/>
+      <c r="B133" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" customHeight="1" ht="396">
+      <c r="A134"/>
+      <c r="B134" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" customHeight="1" ht="396">
+      <c r="A135"/>
+      <c r="B135" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" customHeight="1" ht="396">
+      <c r="A136"/>
+      <c r="B136" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26" customHeight="1" ht="892">
+      <c r="A137"/>
+      <c r="B137" t="s">
+        <v>189</v>
+      </c>
+      <c r="C137" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26" customHeight="1" ht="793">
+      <c r="A138"/>
+      <c r="B138" t="s">
+        <v>190</v>
+      </c>
+      <c r="C138" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" customHeight="1" ht="396">
+      <c r="A139"/>
+      <c r="B139" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26" customHeight="1" ht="396">
+      <c r="A140"/>
+      <c r="B140" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26" customHeight="1" ht="396">
+      <c r="A141"/>
+      <c r="B141" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26" customHeight="1" ht="396">
+      <c r="A142"/>
+      <c r="B142" t="s">
+        <v>195</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>