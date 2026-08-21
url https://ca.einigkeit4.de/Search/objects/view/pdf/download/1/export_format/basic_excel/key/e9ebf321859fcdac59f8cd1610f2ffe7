--- v1 (2026-06-29)
+++ v2 (2026-08-21)
@@ -14,678 +14,81 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Löffel (A1105)</t>
-[...612 lines deleted...]
-    <t>Stampfer (A1876)</t>
+    <t>Reibemaschine „Duplex Record“ (A1168)</t>
+  </si>
+  <si>
+    <t>Die Reibemaschine "Duplex Record" wurde zum Zerreiben und Mahlen von Lebensmitteln wie Nüssen, Gewürzen oder hartem Brot zur Herstellung von Paniermehl verwendet. 
+Die Lebensmittel wurden eingefüllt und mit dem Deckel gegen das Reibeblech im Innern des Geräts gedrückt. Durch die Drehung der Kurbel wurde die Reibe bewegt. Da die Reibe doppelt perforiert ist, konnte man durch Drehung nach rechts ein gröberes und durch Drehung nach links ein  feineres Ergebnis erzielen.</t>
+  </si>
+  <si>
+    <t>Fleischwolf "Jonas" (A1169)</t>
+  </si>
+  <si>
+    <t>Ein Fleischwolf fand vielfältigen Einsatz beim Zerkleinern und Vermengen („Wolfen“) von Lebensmitteln wie Fleisch, Fisch und Gemüse. Er wurde beispielsweise zur Herstellung von Wurstbrät und Hackfleisch genutzt.</t>
+  </si>
+  <si>
+    <t>Kaffeemühle "Leinbrock´s Ideal" (A1170)</t>
+  </si>
+  <si>
+    <t>Die Kaffeemühle diente zum zermahlen von gerösteten ganzen Kaffeebohnen. Die Bohnen wurden oben in die Mühle eingefüllt. Im Innern befindet sich ein Mahlwerk, welches durch Drehen an der Kurbel die Bohnen mahlt. Das fertige Kaffeepulver wurde in einer Holzschublade aufgefangen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -734,51 +137,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92283_ca_object_representations_media_431_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36541_ca_object_representations_media_451_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807_ca_object_representations_media_626_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47846_ca_object_representations_media_627_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881_ca_object_representations_media_631_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78343_ca_object_representations_media_1283_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48773_ca_object_representations_media_632_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27509_ca_object_representations_media_633_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83325_ca_object_representations_media_634_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51273_ca_object_representations_media_635_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58429_ca_object_representations_media_636_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18020_ca_object_representations_media_637_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57268_ca_object_representations_media_638_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923_ca_object_representations_media_639_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319_ca_object_representations_media_640_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26385_ca_object_representations_media_641_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789_ca_object_representations_media_642_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47821_ca_object_representations_media_643_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088_ca_object_representations_media_644_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12330_ca_object_representations_media_647_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35509_ca_object_representations_media_649_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191_ca_object_representations_media_652_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68821_ca_object_representations_media_654_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29243_ca_object_representations_media_656_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65436_ca_object_representations_media_657_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18622_ca_object_representations_media_658_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479_ca_object_representations_media_659_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83194_ca_object_representations_media_660_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30196_ca_object_representations_media_661_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225_ca_object_representations_media_662_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62551_ca_object_representations_media_663_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244_ca_object_representations_media_664_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46328_ca_object_representations_media_665_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18194_ca_object_representations_media_666_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10237_ca_object_representations_media_668_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70852_ca_object_representations_media_678_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79756_ca_object_representations_media_679_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244_ca_object_representations_media_680_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27657_ca_object_representations_media_681_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16276_ca_object_representations_media_685_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17109_ca_object_representations_media_687_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11714_ca_object_representations_media_688_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87807_ca_object_representations_media_689_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83473_ca_object_representations_media_690_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18739_ca_object_representations_media_691_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28015_ca_object_representations_media_692_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80560_ca_object_representations_media_693_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55547_ca_object_representations_media_694_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18466_ca_object_representations_media_695_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63559_ca_object_representations_media_696_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47988_ca_object_representations_media_697_large51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35476_ca_object_representations_media_698_large52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20183_ca_object_representations_media_699_large53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82752_ca_object_representations_media_700_large54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77399_ca_object_representations_media_701_large55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57824_ca_object_representations_media_702_large56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75660_ca_object_representations_media_703_large57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55044_ca_object_representations_media_704_large58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32981_ca_object_representations_media_705_large59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29236_ca_object_representations_media_706_large60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40522_ca_object_representations_media_707_large61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12478_ca_object_representations_media_708_large62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969_ca_object_representations_media_709_large63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79487_ca_object_representations_media_710_large64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720_ca_object_representations_media_711_large65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67077_ca_object_representations_media_712_large66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38624_ca_object_representations_media_714_large67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11610_ca_object_representations_media_726_large68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177_ca_object_representations_media_727_large69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64186_ca_object_representations_media_729_large70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90805_ca_object_representations_media_730_large71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89972_ca_object_representations_media_731_large72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26107_ca_object_representations_media_732_large73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67817_ca_object_representations_media_734_large74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27593_ca_object_representations_media_735_large75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62700_ca_object_representations_media_737_large76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28183_ca_object_representations_media_739_large77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917_ca_object_representations_media_740_large78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27328_ca_object_representations_media_741_large79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44017_ca_object_representations_media_742_large80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778_ca_object_representations_media_743_large81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96482_ca_object_representations_media_744_large82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20165_ca_object_representations_media_745_large83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358_ca_object_representations_media_746_large84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90588_ca_object_representations_media_747_large85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23466_ca_object_representations_media_749_large86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36199_ca_object_representations_media_750_large87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97975_ca_object_representations_media_751_large88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47155_ca_object_representations_media_752_large89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62451_ca_object_representations_media_753_large90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58678_ca_object_representations_media_755_large91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62836_ca_object_representations_media_760_large92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54837_ca_object_representations_media_761_large93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87142_ca_object_representations_media_762_large94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22014_ca_object_representations_media_763_large95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892_ca_object_representations_media_764_large96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86171_ca_object_representations_media_765_large97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324_ca_object_representations_media_766_large98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56277_ca_object_representations_media_806_large99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25412_ca_object_representations_media_807_large100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106_ca_object_representations_media_808_large101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37378_ca_object_representations_media_809_large102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27293_ca_object_representations_media_810_large103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69594_ca_object_representations_media_811_large104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38217_ca_object_representations_media_812_large105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89241_ca_object_representations_media_876_large106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10763_ca_object_representations_media_926_large107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48109_ca_object_representations_media_958_large108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94932_ca_object_representations_media_959_large109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41066_ca_object_representations_media_960_large110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558_ca_object_representations_media_961_large111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25955_ca_object_representations_media_962_large112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48660_ca_object_representations_media_1039_large113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90624_ca_object_representations_media_1040_large114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80450_ca_object_representations_media_1041_large115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29606_ca_object_representations_media_1044_large116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45544_ca_object_representations_media_1045_large117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88591_ca_object_representations_media_1046_large118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765_ca_object_representations_media_1047_large119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47780_ca_object_representations_media_1048_large120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040_ca_object_representations_media_1049_large121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44158_ca_object_representations_media_1051_large122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153_ca_object_representations_media_1052_large123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54937_ca_object_representations_media_1054_large124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67474_ca_object_representations_media_1055_large125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549_ca_object_representations_media_1056_large126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25267_ca_object_representations_media_1058_large127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13632_ca_object_representations_media_1060_large128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56281_ca_object_representations_media_1063_large129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23949_ca_object_representations_media_1064_large130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591_ca_object_representations_media_1065_large131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35826_ca_object_representations_media_1067_large132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56528_ca_object_representations_media_1068_large133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57851_ca_object_representations_media_1069_large134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84878_ca_object_representations_media_1070_large135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51708_ca_object_representations_media_1077_large136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77474_ca_object_representations_media_1110_large137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51668_ca_object_representations_media_1596_large138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816_ca_object_representations_media_1597_large139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030_ca_object_representations_media_1598_large140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55870_ca_object_representations_media_1599_large141.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179_ca_object_representations_media_492_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89918_ca_object_representations_media_493_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987_ca_object_representations_media_494_large3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -816,4190 +219,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
-        <a:stretch>
-[...4138 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5266,60 +529,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z142"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="2" max="2" width="39.70459" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
@@ -5330,1096 +593,61 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="396">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="396">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="396">
       <c r="A4"/>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="B5" t="s">
         <v>9</v>
-      </c>
-[...1030 lines deleted...]
-        <v>195</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>