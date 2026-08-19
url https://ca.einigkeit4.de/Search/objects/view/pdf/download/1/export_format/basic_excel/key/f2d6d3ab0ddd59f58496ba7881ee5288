--- v0 (2026-03-26)
+++ v1 (2026-08-19)
@@ -1,73 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Broschüre "Germisan" (A1713)</t>
+  </si>
+  <si>
+    <t>In dieser Broschüre bewarb die Firma "Fahlberg, List &amp; Co. in Magdeburg-Südost" unterschiedliche Pflanzenschutzmittel wir "Germisan Universal-Saatgutbeize" und "Tutan Trockenbeize".
+Zur Tilgung von Ungeziefer wie Flöhen oder Läusen bei Mensch und Tier wurde "Mordax" angeboten. Verschiedene Präparate unter dem Markennamen "Hora" sollten der Bekämpfung von Mäusen und Ratten dienen.
+Weitere Desinfektionsmittel zur Anwendung im Stall sowie Insektengifte gegen Wanzen, Erdflöhe, Schnecken, Mückenlarven und Maulwurfsgrillen wurden ebenfalls beworben.</t>
+  </si>
+  <si>
+    <t>Futterstampfer (A1206)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Für die Zubereitung von Viehfutter, besonders von Schweinefutter, kochte man unter anderem Rüben und Kartoffeln. Anschließend wurden diese mit dem Futterstampfer in einem Futterfass oder Trog zerstampft und verfüttert.  </t>
+  </si>
+  <si>
+    <t>Futterstampfer (A1497)</t>
+  </si>
+  <si>
+    <t>Heugabel (A1117)</t>
+  </si>
+  <si>
+    <t>Zweizinkige Heugabeln wie diese wurden hauptsächlich zum Aufgabeln von Getreide, aber auch von Heu verwendet. Der lange Stiel eignete sich besonders, um Getreidegarben auf den Erntewagen zu heben.
+Das am Stiel befindliche Brandzeichen "MGP" steht für "Martin Günther Polenz". Besonders bei Geräten, welche zu größeren Arbeitseinsätzen mit vielen, auch hoffremden Helfern benutzt wurden, war eine Kennzeichnung des Eigentümers sinnvoll.</t>
+  </si>
+  <si>
+    <t>Heugabel (A1209)</t>
+  </si>
+  <si>
+    <t>Der schmale, dreizinkige Kopf sowie der lange gebogene Stiel dieser Gabel weisen darauf hin, dass sie bei der Heuernte verwendet wurde. Der lange Stiel eignete sich besonders, um das zusammengeraufte Heu auf den Erntewagen zu heben. Auch beim Abladen des Heus auf den Kornboden war ein langer Stiel von Vorteil. 
+Das am Stiel befindliche Brandzeichen "MGP" steht für "Martin Günther Polenz". Besonders bei Geräten, welche zu größeren Arbeitseinsätzen mit vielen, auch hoffremden Helfern benutzt wurden, war eine Kennzeichnung des Eigentümers sinnvoll.</t>
+  </si>
+  <si>
+    <t>Hühnertränke (A1131)</t>
+  </si>
+  <si>
+    <t>Die Hühnertränke wurde mit Wasser für Geflügel befüllt. 
+Die mittlere, leicht erhöhte Öffnung diente zum Einfüllen des Wassers. Aus den äußeren Öffnungen konnten die Tiere trinken.</t>
+  </si>
+  <si>
+    <t>Hühnertränke (A1132)</t>
+  </si>
+  <si>
+    <t>Holztrog (A1219)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Holztröge, regional auch als Molle bezeichnet, konnten unterschiedlichen Zwecken dienen. Eine mögliche Verwendung war die als Futtertrog im Stall. 
+ Häufig fanden sie jedoch auch als Teigbehältnis Verwendung. Da große Mengen von Brot auf einmal und auf Vorrat gebacken wurden, musste eine entsprechend große Menge Teig zubereitet werden. Hierfür eigneten sich die großen Holztröge.
+</t>
+  </si>
+  <si>
+    <t>Mistgabel (A1112)</t>
+  </si>
+  <si>
+    <t>Mistgabeln wurden hauptsächlich bei der Stallfütterung und Entmistung verwendet. Der kurze, kräftige Stiel ermöglicht das Heben schwerer Lasten.</t>
+  </si>
+  <si>
+    <t>Mistgabel (A1113)</t>
+  </si>
+  <si>
+    <t>Mistgabeln wurden hauptsächlich bei der Stallfütterung und Entmistung verwendet. Bei dieser Gabelform handelt es sich jedoch um eine vielseitig einsetzbare Variante. Denn durch die schmalen Zinken konnte sie ebenfalls zum Aufgabeln von Heu benutzt werden.</t>
+  </si>
+  <si>
+    <t>Mistgabel (A1115)</t>
+  </si>
+  <si>
+    <t>Mistgabel (A1116)</t>
+  </si>
+  <si>
+    <t>Mistgabel, A1116 (R13)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Füttern, Ausmisten, Melken – 1
+Neben der Feldarbeit gehörten auch Nutztiere zum landwirtschaftlichen Alltag. Auf dem Dreiseithof in Polenz gab es Ställe für Rinder, Schweine und Pferde. Hinzu kamen sehr wahrscheinlich Federvieh wie Hühner und Gänse sowie „Haustiere“ wie Hunde und Katzen. Auch eine Schafhaltung ist anzunehmen, jedoch wurden Schafe in der Regel nicht auf dem eigenen Hof gehalten, sondern der Obhut eines Schäfers beziehungsweise Hirten übergeben. 
+Tiere wurden dabei nicht nur wegen ihres Fleisches gehalten. Mindestens ebenso wichtig war der Gewinn an natürlichen Rohstoffen. Milch, Eier, Wolle und nach der Schlachtung auch Federn, Borsten, Hufe, Hörner und Knochen wurden verwertet und weiterverarbeitet. 
+Weitere Objekte aus dieser Kategorie:
+A1113 – Mistgabel 
+A1132 – Hühnertränke 
+A1206 – Futterstampfer 
+A1225 – Huf- und Klauenschneider 
+A1418 – Bullenzange 
+A1416 – Hirtenstab 
+A1423 – Führstange 
+A1425 – Brenneisen 
+A1426 – Schafschere 
+</t>
+  </si>
+  <si>
+    <t>Steingabel (A1111)</t>
+  </si>
+  <si>
+    <t>Die Steingabel hat neun stumpfe Zinken. Für das Aufgabeln von Heu oder Mist war sie damit zu fein gearbeitet, was die Vermutung nahelegt, dass sie für Grabe- oder auch Kartoffelarbeiten genutzt wurde.
+Auch das am Stiel befindliche Brandzeichen "MGP", was für "Martin Günther Polenz" steht, deutet auf eine Verwendung auf dem Feld hin. Besonders bei Geräten, welche zu größeren Arbeitseinsätzen mit vielen, auch hoffremden Helfern benutzt wurden, war eine Kennzeichnung des Eigentümers sinnvoll.</t>
+  </si>
+  <si>
+    <t>Strohschneider (A1264)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frühere Getreidesorten hatten wesentlich längere Halme als die heute gebräuchlichen. Winterroggen konnte beispielsweise eine Halmlänge von zwei Metern erreichen. Die Pflanzen wurden nicht - wie heute üblich - durch moderne Mähdresch-Maschinen schon bei der Mahd zerkleinert. Vielmehr blieben beim Schnitt von Hand und dem anschließenden Drusch mit dem Flegel sehr lange Strohhalme übrig, die anschließend zerkleinert werden mussten.
+Um etwa 1880 wurde zu diesem Zweck der Strohschneider eingeführt. Man konnte damit Strohbunde und Garben halbieren oder dritteln, um daraus Einstreu für die Ställe zu gewinnen. Sollten die Halme verfüttert werden, mussten sie noch kürzer, unter 5 cm Länge, geschnitten werden. Auch bei der Herstellung von Dachstroh fand der Strohschneider Verwendung. </t>
+  </si>
+  <si>
+    <t>Wanne (A1125)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zink fand durch seine Rostbeständigkeit in zahlreichen Haushaltsbereichen Verwendung. Besonders Wannen aus Zink waren sehr verbreitet. Es gab sie in vielen unterschiedlichen Größen. Sie wurden nicht nur zum Waschen, sondern auch im Haushalt und im Stall für vielfältige Zwecke eingesetzt. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +221,509 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12759_ca_object_representations_media_670_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97775_ca_object_representations_media_529_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86602_ca_object_representations_media_815_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92889_ca_object_representations_media_442_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49720_ca_object_representations_media_532_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32634_ca_object_representations_media_454_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77640_ca_object_representations_media_455_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98939_ca_object_representations_media_542_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91064_ca_object_representations_media_438_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56958_ca_object_representations_media_439_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43131_ca_object_representations_media_441_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77782_ca_object_representations_media_1276_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10108_ca_object_representations_media_437_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56044_ca_object_representations_media_586_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849_ca_object_representations_media_448_large15.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8391525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +968,265 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.135498" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="748">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="891">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="892">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="891">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="891">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="396">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="891">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="396">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="891">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="891">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="B12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="891">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="892">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="891">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="396">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="396">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" t="s">
+        <v>31</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>